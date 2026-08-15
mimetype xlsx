--- v0 (2026-05-17)
+++ v1 (2026-08-15)
@@ -7,106 +7,114 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="22527"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\tsclient\Q\БЛАНКИ ЗАКАЗА\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B475A623-8253-4DF4-B581-6A206950AB95}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{80EA1B3A-8606-4868-A1D6-E78474F0B6CB}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showSheetTabs="0" xWindow="3300" yWindow="3300" windowWidth="18900" windowHeight="11055" tabRatio="0"/>
+    <workbookView showSheetTabs="0" xWindow="3630" yWindow="3630" windowWidth="21600" windowHeight="11385" tabRatio="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F28" i="1" l="1"/>
+  <c r="H173" i="1"/>
+  <c r="H172" i="1"/>
+  <c r="H171" i="1"/>
+  <c r="H170" i="1"/>
+  <c r="H169" i="1"/>
+  <c r="H168" i="1"/>
+  <c r="H167" i="1"/>
+  <c r="H166" i="1"/>
   <c r="H165" i="1"/>
   <c r="H164" i="1"/>
   <c r="H163" i="1"/>
   <c r="H162" i="1"/>
   <c r="H161" i="1"/>
   <c r="H160" i="1"/>
   <c r="H159" i="1"/>
   <c r="H158" i="1"/>
   <c r="H157" i="1"/>
   <c r="H156" i="1"/>
   <c r="H155" i="1"/>
   <c r="H154" i="1"/>
   <c r="H153" i="1"/>
   <c r="H152" i="1"/>
   <c r="H151" i="1"/>
   <c r="H150" i="1"/>
   <c r="H149" i="1"/>
   <c r="H148" i="1"/>
   <c r="H147" i="1"/>
   <c r="H146" i="1"/>
   <c r="H145" i="1"/>
   <c r="H144" i="1"/>
   <c r="H143" i="1"/>
   <c r="H142" i="1"/>
   <c r="H141" i="1"/>
   <c r="H140" i="1"/>
   <c r="H139" i="1"/>
   <c r="H138" i="1"/>
   <c r="H137" i="1"/>
   <c r="H136" i="1"/>
   <c r="H135" i="1"/>
   <c r="H134" i="1"/>
   <c r="H133" i="1"/>
   <c r="H132" i="1"/>
-  <c r="H131" i="1"/>
-[...2 lines deleted...]
-  <c r="H128" i="1"/>
   <c r="H127" i="1"/>
   <c r="H126" i="1"/>
   <c r="H125" i="1"/>
   <c r="H124" i="1"/>
+  <c r="H123" i="1"/>
+  <c r="H122" i="1"/>
+  <c r="H121" i="1"/>
+  <c r="H120" i="1"/>
   <c r="H119" i="1"/>
   <c r="H118" i="1"/>
   <c r="H117" i="1"/>
   <c r="H116" i="1"/>
   <c r="H115" i="1"/>
   <c r="H114" i="1"/>
   <c r="H113" i="1"/>
   <c r="H112" i="1"/>
   <c r="H111" i="1"/>
   <c r="H110" i="1"/>
   <c r="H109" i="1"/>
   <c r="H108" i="1"/>
   <c r="H107" i="1"/>
   <c r="H106" i="1"/>
   <c r="H105" i="1"/>
   <c r="H104" i="1"/>
   <c r="H103" i="1"/>
   <c r="H102" i="1"/>
   <c r="H101" i="1"/>
   <c r="H100" i="1"/>
   <c r="H99" i="1"/>
   <c r="H98" i="1"/>
   <c r="H97" i="1"/>
   <c r="H96" i="1"/>
   <c r="H95" i="1"/>
@@ -145,69 +153,69 @@
   <c r="H58" i="1"/>
   <c r="H57" i="1"/>
   <c r="H56" i="1"/>
   <c r="H55" i="1"/>
   <c r="H54" i="1"/>
   <c r="H53" i="1"/>
   <c r="H52" i="1"/>
   <c r="H51" i="1"/>
   <c r="H50" i="1"/>
   <c r="H49" i="1"/>
   <c r="H48" i="1"/>
   <c r="H47" i="1"/>
   <c r="H46" i="1"/>
   <c r="H45" i="1"/>
   <c r="H44" i="1"/>
   <c r="H43" i="1"/>
   <c r="H42" i="1"/>
   <c r="H41" i="1"/>
   <c r="H40" i="1"/>
   <c r="H39" i="1"/>
   <c r="H38" i="1"/>
   <c r="H37" i="1"/>
   <c r="H36" i="1"/>
   <c r="H35" i="1"/>
   <c r="H34" i="1"/>
-  <c r="F121" i="1" l="1"/>
+  <c r="F129" i="1" l="1"/>
   <c r="F75" i="1"/>
   <c r="F31" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="582" uniqueCount="319">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="614" uniqueCount="335">
   <si>
     <t>м.Київ, вул.Булаховского, 5 Г,  тел. (044) 507-29-79</t>
   </si>
   <si>
     <t>www.nk-elit.com.ua,  e-mail : info@nk-elit.com.ua</t>
   </si>
   <si>
     <t>БЛАНК ЗАМОВЛЕННЯ НАСІННЯ</t>
   </si>
   <si>
-    <t>`14.05.2026`</t>
+    <t>`13.08.2026`</t>
   </si>
   <si>
     <t>Увага! Інформацію щодо наявності повинен підтвердити наш менеджер !</t>
   </si>
   <si>
     <t>Насіння поверненню та обміну не підлягає!</t>
   </si>
   <si>
     <t>Увага! Пакетоване насіння відпускається не меньш, ніж 20 пакетів одного найменування</t>
   </si>
   <si>
     <t>Прізвище</t>
   </si>
   <si>
     <t>Ім'я</t>
   </si>
   <si>
     <t>Побатькові</t>
   </si>
   <si>
     <t>Індекс</t>
   </si>
   <si>
     <t>Область</t>
   </si>
@@ -569,59 +577,71 @@
   <si>
     <t>0.1 г</t>
   </si>
   <si>
     <t>095101</t>
   </si>
   <si>
     <t>Томат Брісколіно F1 10шт/сливка, до 45г,черв., низьк, гронами/</t>
   </si>
   <si>
     <t>Цибуля</t>
   </si>
   <si>
     <t>079801</t>
   </si>
   <si>
     <t>Аліце 1г / жовта , кругла / "MORAVOSEED"</t>
   </si>
   <si>
     <t>1 г</t>
   </si>
   <si>
     <t>Насіння іноземних компаній ПРОФ ПАКЕТ</t>
   </si>
   <si>
+    <t>010864</t>
+  </si>
+  <si>
+    <t>Іскандер  F1 1000 нас./SEMINIS/кущовий, світло-зелен/</t>
+  </si>
+  <si>
+    <t>1 пак.</t>
+  </si>
+  <si>
+    <t>014674</t>
+  </si>
+  <si>
+    <t>Іскандер  F1 500 нас./SEMINIS//SEMINIS/кущовий, світло-зелен/</t>
+  </si>
+  <si>
     <t>005475</t>
   </si>
   <si>
     <t>Кавілі  F1 1000 нас./NUNHEMS/партенокарп,біло-зел,ранній/</t>
   </si>
   <si>
-    <t>1 пак.</t>
-[...1 lines deleted...]
-  <si>
     <t>093663</t>
   </si>
   <si>
     <t>Професор F1  2500нас./SYNGENTA/середня,зберіг 5міс,3-5кг/</t>
   </si>
   <si>
     <t>088227</t>
   </si>
   <si>
     <t>Канада F1 25 000шт /1,6-1,8/BEJO/135дн/</t>
   </si>
   <si>
     <t>006176</t>
   </si>
   <si>
     <t>Аккорд F1 250 нас. /BEJO /комахозап, ранній/</t>
   </si>
   <si>
     <t>077742</t>
   </si>
   <si>
     <t>Акорд F1 1000нас. /BEJO /комахозап, ранній,для засол/</t>
   </si>
   <si>
     <t>079617</t>
@@ -638,50 +658,56 @@
   <si>
     <t>014678</t>
   </si>
   <si>
     <t>Амант F1 1000 нас. /BEJO/партенокарп,ранній,для теплиць/</t>
   </si>
   <si>
     <t>014992</t>
   </si>
   <si>
     <t>Амант F1 250 нас. /BEJO/партенокарп,ранный,для теплиць/</t>
   </si>
   <si>
     <t>014680</t>
   </si>
   <si>
     <t>Амур F1 1000 нас. /BEJO/партенокарп,ранный,для теплиць/</t>
   </si>
   <si>
     <t>066268</t>
   </si>
   <si>
     <t>Амур F1 250 нас./BEJO/партенокарп,ранный,для теплиць/</t>
   </si>
   <si>
+    <t>096097</t>
+  </si>
+  <si>
+    <t>Аристократ F1 1000 нас /NONGWOO bio/партенокарп/ранній</t>
+  </si>
+  <si>
     <t>081175</t>
   </si>
   <si>
     <t>Аристократ F1 500 нас /NONGWOO bio/партенокарп/ранній</t>
   </si>
   <si>
     <t>088843</t>
   </si>
   <si>
     <t>Арктика  F1 500 нас /NONGWOO bio/партенокарп/ранній</t>
   </si>
   <si>
     <t>068169</t>
   </si>
   <si>
     <t>Артіст F1 1000 нас./BEJO/партенокарп,ранній,для теплиць/</t>
   </si>
   <si>
     <t>012796</t>
   </si>
   <si>
     <t>Артіст F1 250 нас./BEJO/партенокарп,ранній,для теплиць/</t>
   </si>
   <si>
     <t>079669</t>
@@ -704,50 +730,56 @@
   <si>
     <t>077576</t>
   </si>
   <si>
     <t>Атлантіс F1 250 нас. /BEJO /комахозап, ранній,для засол/</t>
   </si>
   <si>
     <t>005184</t>
   </si>
   <si>
     <t>Аякс F1 1000 нас./NUNHEMS/ комахозапильний/</t>
   </si>
   <si>
     <t>005185</t>
   </si>
   <si>
     <t>Гектор F1 1000 нас./ NUNHEMS /комахозап, сверхран,кущов/</t>
   </si>
   <si>
     <t>068170</t>
   </si>
   <si>
     <t>Еколь  F1 500 нас/SYNGENTA/самозап</t>
   </si>
   <si>
+    <t>013188</t>
+  </si>
+  <si>
+    <t>Кібрія F1 1000 нас./RIJK ZWAAN/партенокарп,надран,тем-зелен/</t>
+  </si>
+  <si>
     <t>013189</t>
   </si>
   <si>
     <t>КібріяF1 250 нас./RIJK ZWAAN/партенокарп,надран,тем-зелен/</t>
   </si>
   <si>
     <t>079682</t>
   </si>
   <si>
     <t>Каприкорн F1 250нас /YUKSEL/партенокарп</t>
   </si>
   <si>
     <t>014095</t>
   </si>
   <si>
     <t>Караоке F1 1000 нас./RIJK ZWAAN/партенокарп,для осін теплиць/</t>
   </si>
   <si>
     <t>014096</t>
   </si>
   <si>
     <t>Караоке F1 250 нас./RIJK ZWAAN/партенокарп,для осін теплиць/</t>
   </si>
   <si>
     <t>005181</t>
@@ -782,86 +814,110 @@
   <si>
     <t>005781</t>
   </si>
   <si>
     <t>Маша F1 1000 нас./SEMINIS//партенокарп,для теплиць,свіж. ринок/ ринок/</t>
   </si>
   <si>
     <t>006145</t>
   </si>
   <si>
     <t>Маша F1 250 нас./SEMINIS/партенокарп,для теплиць,свіж ринок/</t>
   </si>
   <si>
     <t>012180</t>
   </si>
   <si>
     <t>Надія F1 1000 нас./SEMINIS/суперран,комахозап,св ринок/</t>
   </si>
   <si>
     <t>011684</t>
   </si>
   <si>
     <t>Наташа F1 1000 нас. /SEMINIS/комахозап,корніш/</t>
   </si>
   <si>
+    <t>096307</t>
+  </si>
+  <si>
+    <t>Огірок Воргебірдштраубен F1 /250нас./Satimex/</t>
+  </si>
+  <si>
     <t>011067</t>
   </si>
   <si>
     <t>Пасалімо F1 500 нас./SYNGENTA/партенокарп,для засол,св ринок/</t>
   </si>
   <si>
     <t>011068</t>
   </si>
   <si>
     <t>Пасамонте F1 500 нас./SYNGENTA/партенокарп,для засол,корнішон/</t>
   </si>
   <si>
     <t>069380</t>
   </si>
   <si>
     <t>Пучини F1 10г /RIJK ZWAAN/</t>
   </si>
   <si>
+    <t>011590</t>
+  </si>
+  <si>
+    <t>Регал 10г /CLAUSE/ комахозап, для засол і свіж.ринку/</t>
+  </si>
+  <si>
     <t>006223</t>
   </si>
   <si>
     <t>Сатіна F1 1000 нас./NUNHEMS/партен,для теплиць,св.ринк/</t>
   </si>
   <si>
     <t>075094</t>
   </si>
   <si>
     <t>Соната F1 250нас /RIJK ZWAAN/</t>
   </si>
   <si>
+    <t>091263</t>
+  </si>
+  <si>
+    <t>Фрайзер F1 500 нас./Sakata/партенокарп,для засол,св ринок/</t>
+  </si>
+  <si>
     <t>092940</t>
   </si>
   <si>
     <t>Чайковский F1 1000 нас.\ Rijk Zwaan\партенок, ранн</t>
   </si>
   <si>
+    <t>075490</t>
+  </si>
+  <si>
+    <t>Чайковский F1 250 нас.\ Rijk Zwaan\партенок, ранн</t>
+  </si>
+  <si>
     <t>093664</t>
   </si>
   <si>
     <t>Шакті F1 250шт /RIJK ZWAAN/партенокарп,для теплиць/</t>
   </si>
   <si>
     <t>Насіння Фальгований пакет</t>
   </si>
   <si>
     <t>Буряк</t>
   </si>
   <si>
     <t>083202</t>
   </si>
   <si>
     <t>Брюнетка</t>
   </si>
   <si>
     <t>ФОЛЬГА</t>
   </si>
   <si>
     <t>50 г</t>
   </si>
   <si>
     <t>080539</t>
@@ -881,56 +937,50 @@
   <si>
     <t>083402</t>
   </si>
   <si>
     <t>081513</t>
   </si>
   <si>
     <t>Циліндра</t>
   </si>
   <si>
     <t>083472</t>
   </si>
   <si>
     <t>Циліндра /надранній, для зберігання)</t>
   </si>
   <si>
     <t>080540</t>
   </si>
   <si>
     <t>Шоколадница</t>
   </si>
   <si>
     <t>Горох</t>
   </si>
   <si>
-    <t>073928</t>
-[...4 lines deleted...]
-  <si>
     <t>082574</t>
   </si>
   <si>
     <t>Амалфі /с-ранній/</t>
   </si>
   <si>
     <t>081083</t>
   </si>
   <si>
     <t>Віолена</t>
   </si>
   <si>
     <t>083145</t>
   </si>
   <si>
     <t>Горох Преладо /надранній/</t>
   </si>
   <si>
     <t>084344</t>
   </si>
   <si>
     <t>Горох Стайл</t>
   </si>
   <si>
     <t>090299</t>
@@ -941,125 +991,125 @@
   <si>
     <t>090304</t>
   </si>
   <si>
     <t>Мусіо  /раній/</t>
   </si>
   <si>
     <t>081535</t>
   </si>
   <si>
     <t>Фаворит</t>
   </si>
   <si>
     <t>081005</t>
   </si>
   <si>
     <t>Бьянка /надранній,кущовий, білий/</t>
   </si>
   <si>
     <t>25 г</t>
   </si>
   <si>
     <t>Кавун</t>
   </si>
   <si>
+    <t>082575</t>
+  </si>
+  <si>
+    <t>Ау-Продюсер</t>
+  </si>
+  <si>
     <t>013579</t>
   </si>
   <si>
     <t>Кримсон світ</t>
   </si>
   <si>
+    <t>084358</t>
+  </si>
+  <si>
+    <t>Чарльстон Грей /(пізньостиглий, світлий, довгий/</t>
+  </si>
+  <si>
     <t>084059</t>
   </si>
   <si>
     <t>Шуга бебі /ранній, темно-зелений, круглий/</t>
   </si>
   <si>
     <t>090347</t>
   </si>
   <si>
     <t>Айова F1  /сер, жовт,суперсол/</t>
   </si>
   <si>
-    <t>078971</t>
-[...4 lines deleted...]
-  <si>
     <t>094615</t>
   </si>
   <si>
     <t>Дейнеріс F1 *НОВИНКА*/ультрарання, жовт/</t>
   </si>
   <si>
     <t>078967</t>
   </si>
   <si>
     <t>Джамала F1 / тип Sh2 / суперсолодка</t>
   </si>
   <si>
     <t>078969</t>
   </si>
   <si>
     <t>Джульєтта F1  / тип Sh2 /суперсолодка</t>
   </si>
   <si>
     <t>090346</t>
   </si>
   <si>
     <t>Імпресаріо F1  /ультрання, жовта/</t>
   </si>
   <si>
     <t>014724</t>
   </si>
   <si>
     <t>Кукс Дилайт F1 /ран.суперсолодка/</t>
   </si>
   <si>
     <t>30 г</t>
   </si>
   <si>
     <t>078970</t>
   </si>
   <si>
     <t>Мармурова F1  / тип Sh2 / суперсолодка/</t>
   </si>
   <si>
     <t>093865</t>
   </si>
   <si>
     <t>Орландо F1*НОВИНКА*  /суперсолодка жовта/</t>
   </si>
   <si>
-    <t>094614</t>
-[...4 lines deleted...]
-  <si>
     <t>090348</t>
   </si>
   <si>
     <t>Палітра F1 /рання, біколор/</t>
   </si>
   <si>
     <t>090349</t>
   </si>
   <si>
     <t>Прометей F1/середня, біколор/</t>
   </si>
   <si>
     <t>093907</t>
   </si>
   <si>
     <t>Ромео F1 *НОВИНКА*</t>
   </si>
   <si>
     <t>090350</t>
   </si>
   <si>
     <t>Роттердам F1  /ультрран, жовт/</t>
   </si>
   <si>
     <t>088558</t>
@@ -1110,164 +1160,179 @@
     <t>Парис F1</t>
   </si>
   <si>
     <t>082577</t>
   </si>
   <si>
     <t>Персей F1</t>
   </si>
   <si>
     <t>Помідор</t>
   </si>
   <si>
     <t>082579</t>
   </si>
   <si>
     <t>Амулет/червона сливка до 0,8м/</t>
   </si>
   <si>
     <t>5 г</t>
   </si>
   <si>
     <t>083473</t>
   </si>
   <si>
     <t>Френч Брекфест /рання, довга/</t>
+  </si>
+  <si>
+    <t>083474</t>
+  </si>
+  <si>
+    <t>Чемпіон /тип сора/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#########0.00"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
+      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="9"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="9"/>
       <color indexed="19"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="8"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="55"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="55"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="8"/>
+      <color indexed="55"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
       <color indexed="19"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
-      <sz val="10"/>
+      <sz val="8"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="34"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -1467,183 +1532,183 @@
       <bottom style="thin">
         <color indexed="19"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="13" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="13" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="6" borderId="14" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="14" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
@@ -1707,84 +1772,84 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>495300</xdr:colOff>
+      <xdr:colOff>419100</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1025" name="Рисунок 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39FAF121-F9EF-400A-9092-DBAEBC32EBD6}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C32133D-CC49-4146-A294-0587DD1CFD32}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="28575" y="0"/>
-          <a:ext cx="1771650" cy="895350"/>
+          <a:ext cx="1504950" cy="876300"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
@@ -2066,104 +2131,102 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1504" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1509" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2387" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2472" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1513" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1875" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/1926" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1947" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/1928" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1568" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/2031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1575" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1580" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1582" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/2067" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1499" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2239" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1600" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1493" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2383" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1502" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2384" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.gameserv.com.ua/uk/node/1527" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1879" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1927" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1570" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2210" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1850" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2273" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1588" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/2057" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/2030" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/2068" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1511" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1505" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1514" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1518" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.gameserv.com.ua/uk/node/1525" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1876" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/1930" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/1931" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1569" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/2105" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1577" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1851" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1500" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/1932" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1851" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2212" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2228" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1495" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1503" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1508" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1515" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1874" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2056" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/1950" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/1935" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/1996" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1512" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1919" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1936" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1574/edit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1579" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2272" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2174" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1589" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/2050" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1492" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2471" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1506" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1519" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1877" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1947" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1571" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.gameserv.com.ua/uk/node/1526" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1948" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/1929" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1573" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2209" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1849" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2468" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2467" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2267" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1496" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1501" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1504" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1509" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2387" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2472" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1513" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1875" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1919" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1927" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/1931" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1574/edit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/1996" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1850" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2174" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1589" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1499" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1577" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/2050" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1493" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2383" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1502" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2386" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2384" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.gameserv.com.ua/uk/node/1527" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1879" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1948" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/1932" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1569" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2209" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2239" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1851" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2267" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/2057" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/1935" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2467" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/2067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1511" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1505" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1514" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1518" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.gameserv.com.ua/uk/node/1525" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1876" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/1926" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/1950" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1936" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/2031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1575" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2272" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1500" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1947" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1578" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2273" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1582" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1600" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1495" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1503" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1508" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1515" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1874" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2056" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1948" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1571" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2210" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1512" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1918" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/1929" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/2030" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/2028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1849" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2214" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1588" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/2068" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1492" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2471" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1506" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2385" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1519" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1877" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1947" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1568" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.gameserv.com.ua/uk/node/1526" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/1930" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/1928" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1570" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/ru/node/2105" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1579" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1580" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2212" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/2228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nk-elit.com.ua/uk/node/1601" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1496" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://nk-elit.com.ua/uk/node/1501" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I165"/>
+  <dimension ref="A1:I173"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.5703125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="256" width="10.42578125" customWidth="1"/>
+    <col min="1" max="1" width="19.5" customWidth="1"/>
+    <col min="2" max="2" width="9.1640625" customWidth="1"/>
+    <col min="3" max="3" width="49.5" customWidth="1"/>
+    <col min="4" max="4" width="9.1640625" customWidth="1"/>
+    <col min="5" max="5" width="10.33203125" customWidth="1"/>
+    <col min="6" max="6" width="12.6640625" customWidth="1"/>
+    <col min="7" max="7" width="13.83203125" customWidth="1"/>
+    <col min="8" max="256" width="10.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7" ht="12" x14ac:dyDescent="0.2">
       <c r="C2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" ht="12" x14ac:dyDescent="0.2">
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:7" ht="15.75" x14ac:dyDescent="0.2">
       <c r="C5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" ht="12" x14ac:dyDescent="0.2">
       <c r="C6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C7" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" ht="12" x14ac:dyDescent="0.2">
       <c r="B8" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="34"/>
     </row>
     <row r="11" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="35"/>
       <c r="C11" s="36"/>
     </row>
     <row r="12" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="36"/>
@@ -2251,71 +2314,71 @@
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="36"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="35"/>
       <c r="C25" s="36"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="36"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="35"/>
       <c r="C27" s="36"/>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="42"/>
       <c r="D28" s="13"/>
       <c r="E28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="F28" s="15">
-        <f>F31+F75+F121</f>
+        <f>F31+F75+F129</f>
         <v>0</v>
       </c>
       <c r="G28" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="30" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
       <c r="C31" s="17" t="s">
         <v>28</v>
       </c>
       <c r="D31" s="18"/>
       <c r="E31" s="19" t="s">
         <v>29</v>
       </c>
       <c r="F31" s="20">
         <f>SUM(H34:H73)</f>
         <v>0</v>
       </c>
       <c r="G31" s="21" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" spans="1:9" ht="24" x14ac:dyDescent="0.2">
       <c r="A33" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="22" t="s">
         <v>32</v>
@@ -3376,329 +3439,329 @@
       <c r="B73" s="25" t="s">
         <v>134</v>
       </c>
       <c r="C73" s="47" t="s">
         <v>135</v>
       </c>
       <c r="D73" s="25" t="s">
         <v>42</v>
       </c>
       <c r="E73" s="25" t="s">
         <v>136</v>
       </c>
       <c r="F73" s="43"/>
       <c r="G73" s="27">
         <v>6</v>
       </c>
       <c r="H73" s="44">
         <f>F73*G73</f>
         <v>0</v>
       </c>
       <c r="I73" s="28">
         <v>1200</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="75" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:9" ht="12.75" x14ac:dyDescent="0.2">
       <c r="C75" s="17" t="s">
         <v>137</v>
       </c>
       <c r="D75" s="18"/>
       <c r="E75" s="19" t="s">
         <v>29</v>
       </c>
       <c r="F75" s="20">
-        <f>SUM(H78:H119)</f>
+        <f>SUM(H78:H127)</f>
         <v>0</v>
       </c>
       <c r="G75" s="21" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="76" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="77" spans="1:9" ht="24" x14ac:dyDescent="0.2">
       <c r="A77" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B77" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C77" s="22" t="s">
         <v>32</v>
       </c>
       <c r="D77" s="22" t="s">
         <v>33</v>
       </c>
       <c r="E77" s="22" t="s">
         <v>34</v>
       </c>
       <c r="F77" s="22" t="s">
         <v>35</v>
       </c>
       <c r="G77" s="22" t="s">
         <v>36</v>
       </c>
       <c r="H77" s="22" t="s">
         <v>37</v>
       </c>
       <c r="I77" s="23" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="78" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="24" t="s">
         <v>39</v>
       </c>
       <c r="B78" s="25" t="s">
         <v>138</v>
       </c>
-      <c r="C78" s="26" t="s">
+      <c r="C78" s="47" t="s">
         <v>139</v>
       </c>
       <c r="D78" s="25" t="s">
         <v>42</v>
       </c>
       <c r="E78" s="25" t="s">
         <v>140</v>
       </c>
       <c r="F78" s="43"/>
       <c r="G78" s="27">
-        <v>2727</v>
+        <v>3018.14</v>
       </c>
       <c r="H78" s="44">
         <f>F78*G78</f>
         <v>0</v>
       </c>
       <c r="I78" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B79" s="25" t="s">
+      <c r="A79" s="29"/>
+      <c r="B79" s="30" t="s">
         <v>141</v>
       </c>
-      <c r="C79" s="47" t="s">
+      <c r="C79" s="31" t="s">
         <v>142</v>
       </c>
-      <c r="D79" s="25" t="s">
-[...2 lines deleted...]
-      <c r="E79" s="25" t="s">
+      <c r="D79" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="E79" s="30" t="s">
         <v>140</v>
       </c>
-      <c r="F79" s="43"/>
-[...3 lines deleted...]
-      <c r="H79" s="44">
+      <c r="F79" s="45"/>
+      <c r="G79" s="32">
+        <v>1634.13</v>
+      </c>
+      <c r="H79" s="46">
         <f>F79*G79</f>
         <v>0</v>
       </c>
       <c r="I79" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B80" s="25" t="s">
+      <c r="A80" s="29"/>
+      <c r="B80" s="30" t="s">
         <v>143</v>
       </c>
-      <c r="C80" s="26" t="s">
+      <c r="C80" s="31" t="s">
         <v>144</v>
       </c>
-      <c r="D80" s="25" t="s">
-[...2 lines deleted...]
-      <c r="E80" s="25" t="s">
+      <c r="D80" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="E80" s="30" t="s">
         <v>140</v>
       </c>
-      <c r="F80" s="43"/>
-[...3 lines deleted...]
-      <c r="H80" s="44">
+      <c r="F80" s="45"/>
+      <c r="G80" s="32">
+        <v>2886.67</v>
+      </c>
+      <c r="H80" s="46">
         <f>F80*G80</f>
         <v>0</v>
       </c>
       <c r="I80" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="24" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="B81" s="25" t="s">
         <v>145</v>
       </c>
       <c r="C81" s="47" t="s">
         <v>146</v>
       </c>
       <c r="D81" s="25" t="s">
         <v>42</v>
       </c>
       <c r="E81" s="25" t="s">
         <v>140</v>
       </c>
       <c r="F81" s="43"/>
       <c r="G81" s="27">
-        <v>84.76</v>
+        <v>1853.33</v>
       </c>
       <c r="H81" s="44">
         <f>F81*G81</f>
         <v>0</v>
       </c>
       <c r="I81" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="29"/>
-      <c r="B82" s="30" t="s">
+      <c r="A82" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B82" s="25" t="s">
         <v>147</v>
       </c>
-      <c r="C82" s="48" t="s">
+      <c r="C82" s="26" t="s">
         <v>148</v>
       </c>
-      <c r="D82" s="30" t="s">
-[...2 lines deleted...]
-      <c r="E82" s="30" t="s">
+      <c r="D82" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="E82" s="25" t="s">
         <v>140</v>
       </c>
-      <c r="F82" s="45"/>
-[...3 lines deleted...]
-      <c r="H82" s="46">
+      <c r="F82" s="43"/>
+      <c r="G82" s="27">
+        <v>1185</v>
+      </c>
+      <c r="H82" s="44">
         <f>F82*G82</f>
         <v>0</v>
       </c>
       <c r="I82" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="29"/>
-      <c r="B83" s="30" t="s">
+      <c r="A83" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="B83" s="25" t="s">
         <v>149</v>
       </c>
-      <c r="C83" s="31" t="s">
+      <c r="C83" s="47" t="s">
         <v>150</v>
       </c>
-      <c r="D83" s="30" t="s">
-[...2 lines deleted...]
-      <c r="E83" s="30" t="s">
+      <c r="D83" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="E83" s="25" t="s">
         <v>140</v>
       </c>
-      <c r="F83" s="45"/>
-[...3 lines deleted...]
-      <c r="H83" s="46">
+      <c r="F83" s="43"/>
+      <c r="G83" s="27">
+        <v>84.76</v>
+      </c>
+      <c r="H83" s="44">
         <f>F83*G83</f>
         <v>0</v>
       </c>
       <c r="I83" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="29"/>
       <c r="B84" s="30" t="s">
         <v>151</v>
       </c>
-      <c r="C84" s="31" t="s">
+      <c r="C84" s="48" t="s">
         <v>152</v>
       </c>
       <c r="D84" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E84" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F84" s="45"/>
       <c r="G84" s="32">
-        <v>84.76</v>
+        <v>323.38</v>
       </c>
       <c r="H84" s="46">
         <f>F84*G84</f>
         <v>0</v>
       </c>
       <c r="I84" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="29"/>
       <c r="B85" s="30" t="s">
         <v>153</v>
       </c>
       <c r="C85" s="31" t="s">
         <v>154</v>
       </c>
       <c r="D85" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E85" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F85" s="45"/>
       <c r="G85" s="32">
-        <v>2190.17</v>
+        <v>323.38</v>
       </c>
       <c r="H85" s="46">
         <f>F85*G85</f>
         <v>0</v>
       </c>
       <c r="I85" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="29"/>
       <c r="B86" s="30" t="s">
         <v>155</v>
       </c>
       <c r="C86" s="31" t="s">
         <v>156</v>
       </c>
       <c r="D86" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E86" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F86" s="45"/>
       <c r="G86" s="32">
-        <v>574.96</v>
+        <v>84.76</v>
       </c>
       <c r="H86" s="46">
         <f>F86*G86</f>
         <v>0</v>
       </c>
       <c r="I86" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="29"/>
       <c r="B87" s="30" t="s">
         <v>157</v>
       </c>
       <c r="C87" s="31" t="s">
         <v>158</v>
       </c>
       <c r="D87" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E87" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F87" s="45"/>
       <c r="G87" s="32">
@@ -3706,2134 +3769,2344 @@
       </c>
       <c r="H87" s="46">
         <f>F87*G87</f>
         <v>0</v>
       </c>
       <c r="I87" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="29"/>
       <c r="B88" s="30" t="s">
         <v>159</v>
       </c>
       <c r="C88" s="31" t="s">
         <v>160</v>
       </c>
       <c r="D88" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E88" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F88" s="45"/>
       <c r="G88" s="32">
-        <v>603.47</v>
+        <v>574.96</v>
       </c>
       <c r="H88" s="46">
         <f>F88*G88</f>
         <v>0</v>
       </c>
       <c r="I88" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="29"/>
       <c r="B89" s="30" t="s">
         <v>161</v>
       </c>
-      <c r="C89" s="48" t="s">
+      <c r="C89" s="31" t="s">
         <v>162</v>
       </c>
       <c r="D89" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E89" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F89" s="45"/>
       <c r="G89" s="32">
-        <v>483.87</v>
+        <v>2190.17</v>
       </c>
       <c r="H89" s="46">
         <f>F89*G89</f>
         <v>0</v>
       </c>
       <c r="I89" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="29"/>
       <c r="B90" s="30" t="s">
         <v>163</v>
       </c>
       <c r="C90" s="31" t="s">
         <v>164</v>
       </c>
       <c r="D90" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E90" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F90" s="45"/>
       <c r="G90" s="32">
-        <v>1020.57</v>
+        <v>609.6</v>
       </c>
       <c r="H90" s="46">
         <f>F90*G90</f>
         <v>0</v>
       </c>
       <c r="I90" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="29"/>
       <c r="B91" s="30" t="s">
         <v>165</v>
       </c>
-      <c r="C91" s="31" t="s">
+      <c r="C91" s="48" t="s">
         <v>166</v>
       </c>
       <c r="D91" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E91" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F91" s="45"/>
       <c r="G91" s="32">
-        <v>2190.17</v>
+        <v>904.02</v>
       </c>
       <c r="H91" s="46">
         <f>F91*G91</f>
         <v>0</v>
       </c>
       <c r="I91" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="29"/>
       <c r="B92" s="30" t="s">
         <v>167</v>
       </c>
-      <c r="C92" s="31" t="s">
+      <c r="C92" s="48" t="s">
         <v>168</v>
       </c>
       <c r="D92" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E92" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F92" s="45"/>
       <c r="G92" s="32">
-        <v>603.47</v>
+        <v>654.99</v>
       </c>
       <c r="H92" s="46">
         <f>F92*G92</f>
         <v>0</v>
       </c>
       <c r="I92" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="29"/>
       <c r="B93" s="30" t="s">
         <v>169</v>
       </c>
       <c r="C93" s="31" t="s">
         <v>170</v>
       </c>
       <c r="D93" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E93" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F93" s="45"/>
       <c r="G93" s="32">
-        <v>323.38</v>
+        <v>1020.57</v>
       </c>
       <c r="H93" s="46">
         <f>F93*G93</f>
         <v>0</v>
       </c>
       <c r="I93" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="29"/>
       <c r="B94" s="30" t="s">
         <v>171</v>
       </c>
       <c r="C94" s="31" t="s">
         <v>172</v>
       </c>
       <c r="D94" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E94" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F94" s="45"/>
       <c r="G94" s="32">
-        <v>84.76</v>
+        <v>2190.17</v>
       </c>
       <c r="H94" s="46">
         <f>F94*G94</f>
         <v>0</v>
       </c>
       <c r="I94" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="29"/>
       <c r="B95" s="30" t="s">
         <v>173</v>
       </c>
       <c r="C95" s="31" t="s">
         <v>174</v>
       </c>
       <c r="D95" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E95" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F95" s="45"/>
       <c r="G95" s="32">
-        <v>323.38</v>
+        <v>603.47</v>
       </c>
       <c r="H95" s="46">
         <f>F95*G95</f>
         <v>0</v>
       </c>
       <c r="I95" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="29"/>
       <c r="B96" s="30" t="s">
         <v>175</v>
       </c>
       <c r="C96" s="31" t="s">
         <v>176</v>
       </c>
       <c r="D96" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E96" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F96" s="45"/>
       <c r="G96" s="32">
-        <v>84.76</v>
+        <v>323.38</v>
       </c>
       <c r="H96" s="46">
         <f>F96*G96</f>
         <v>0</v>
       </c>
       <c r="I96" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="29"/>
       <c r="B97" s="30" t="s">
         <v>177</v>
       </c>
       <c r="C97" s="31" t="s">
         <v>178</v>
       </c>
       <c r="D97" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E97" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F97" s="45"/>
       <c r="G97" s="32">
-        <v>1148.56</v>
+        <v>84.76</v>
       </c>
       <c r="H97" s="46">
         <f>F97*G97</f>
         <v>0</v>
       </c>
       <c r="I97" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="29"/>
       <c r="B98" s="30" t="s">
         <v>179</v>
       </c>
-      <c r="C98" s="48" t="s">
+      <c r="C98" s="31" t="s">
         <v>180</v>
       </c>
       <c r="D98" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E98" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F98" s="45"/>
       <c r="G98" s="32">
-        <v>804.3</v>
+        <v>342.87</v>
       </c>
       <c r="H98" s="46">
         <f>F98*G98</f>
         <v>0</v>
       </c>
       <c r="I98" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="29"/>
       <c r="B99" s="30" t="s">
         <v>181</v>
       </c>
-      <c r="C99" s="48" t="s">
+      <c r="C99" s="31" t="s">
         <v>182</v>
       </c>
       <c r="D99" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E99" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F99" s="45"/>
       <c r="G99" s="32">
-        <v>862</v>
+        <v>89.87</v>
       </c>
       <c r="H99" s="46">
         <f>F99*G99</f>
         <v>0</v>
       </c>
       <c r="I99" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="29"/>
       <c r="B100" s="30" t="s">
         <v>183</v>
       </c>
       <c r="C100" s="31" t="s">
         <v>184</v>
       </c>
       <c r="D100" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E100" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F100" s="45"/>
       <c r="G100" s="32">
-        <v>452.64</v>
+        <v>1148.56</v>
       </c>
       <c r="H100" s="46">
         <f>F100*G100</f>
         <v>0</v>
       </c>
       <c r="I100" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="29"/>
       <c r="B101" s="30" t="s">
         <v>185</v>
       </c>
       <c r="C101" s="48" t="s">
         <v>186</v>
       </c>
       <c r="D101" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E101" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F101" s="45"/>
       <c r="G101" s="32">
-        <v>620</v>
+        <v>804.3</v>
       </c>
       <c r="H101" s="46">
         <f>F101*G101</f>
         <v>0</v>
       </c>
       <c r="I101" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="29"/>
       <c r="B102" s="30" t="s">
         <v>187</v>
       </c>
       <c r="C102" s="48" t="s">
         <v>188</v>
       </c>
       <c r="D102" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E102" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F102" s="45"/>
       <c r="G102" s="32">
-        <v>1719.26</v>
+        <v>862</v>
       </c>
       <c r="H102" s="46">
         <f>F102*G102</f>
         <v>0</v>
       </c>
       <c r="I102" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="29"/>
       <c r="B103" s="30" t="s">
         <v>189</v>
       </c>
       <c r="C103" s="31" t="s">
         <v>190</v>
       </c>
       <c r="D103" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E103" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F103" s="45"/>
       <c r="G103" s="32">
-        <v>429.84</v>
+        <v>1919.41</v>
       </c>
       <c r="H103" s="46">
         <f>F103*G103</f>
         <v>0</v>
       </c>
       <c r="I103" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="29"/>
       <c r="B104" s="30" t="s">
         <v>191</v>
       </c>
       <c r="C104" s="31" t="s">
         <v>192</v>
       </c>
       <c r="D104" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E104" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F104" s="45"/>
       <c r="G104" s="32">
-        <v>2068.08</v>
+        <v>479.91</v>
       </c>
       <c r="H104" s="46">
         <f>F104*G104</f>
         <v>0</v>
       </c>
       <c r="I104" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="29"/>
       <c r="B105" s="30" t="s">
         <v>193</v>
       </c>
       <c r="C105" s="48" t="s">
         <v>194</v>
       </c>
       <c r="D105" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E105" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F105" s="45"/>
       <c r="G105" s="32">
         <v>620</v>
       </c>
       <c r="H105" s="46">
         <f>F105*G105</f>
         <v>0</v>
       </c>
       <c r="I105" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="29"/>
       <c r="B106" s="30" t="s">
         <v>195</v>
       </c>
-      <c r="C106" s="31" t="s">
+      <c r="C106" s="48" t="s">
         <v>196</v>
       </c>
       <c r="D106" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E106" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F106" s="45"/>
       <c r="G106" s="32">
-        <v>2631.9</v>
+        <v>1822.33</v>
       </c>
       <c r="H106" s="46">
         <f>F106*G106</f>
         <v>0</v>
       </c>
       <c r="I106" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="29"/>
       <c r="B107" s="30" t="s">
         <v>197</v>
       </c>
-      <c r="C107" s="48" t="s">
+      <c r="C107" s="31" t="s">
         <v>198</v>
       </c>
       <c r="D107" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E107" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F107" s="45"/>
       <c r="G107" s="32">
-        <v>695.22</v>
+        <v>455.74</v>
       </c>
       <c r="H107" s="46">
         <f>F107*G107</f>
         <v>0</v>
       </c>
       <c r="I107" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="29"/>
       <c r="B108" s="30" t="s">
         <v>199</v>
       </c>
       <c r="C108" s="31" t="s">
         <v>200</v>
       </c>
       <c r="D108" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E108" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F108" s="45"/>
       <c r="G108" s="32">
-        <v>2127.3000000000002</v>
+        <v>2068.08</v>
       </c>
       <c r="H108" s="46">
         <f>F108*G108</f>
         <v>0</v>
       </c>
       <c r="I108" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="29"/>
       <c r="B109" s="30" t="s">
         <v>201</v>
       </c>
-      <c r="C109" s="31" t="s">
+      <c r="C109" s="48" t="s">
         <v>202</v>
       </c>
       <c r="D109" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E109" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F109" s="45"/>
       <c r="G109" s="32">
-        <v>2809.45</v>
+        <v>620</v>
       </c>
       <c r="H109" s="46">
         <f>F109*G109</f>
         <v>0</v>
       </c>
       <c r="I109" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="29"/>
       <c r="B110" s="30" t="s">
         <v>203</v>
       </c>
       <c r="C110" s="31" t="s">
         <v>204</v>
       </c>
       <c r="D110" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E110" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F110" s="45"/>
       <c r="G110" s="32">
-        <v>706</v>
+        <v>3090.39</v>
       </c>
       <c r="H110" s="46">
         <f>F110*G110</f>
         <v>0</v>
       </c>
       <c r="I110" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="29"/>
       <c r="B111" s="30" t="s">
         <v>205</v>
       </c>
       <c r="C111" s="48" t="s">
         <v>206</v>
       </c>
       <c r="D111" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E111" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F111" s="45"/>
       <c r="G111" s="32">
-        <v>944.43</v>
+        <v>779.45</v>
       </c>
       <c r="H111" s="46">
         <f>F111*G111</f>
         <v>0</v>
       </c>
       <c r="I111" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="29"/>
       <c r="B112" s="30" t="s">
         <v>207</v>
       </c>
       <c r="C112" s="31" t="s">
         <v>208</v>
       </c>
       <c r="D112" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E112" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F112" s="45"/>
       <c r="G112" s="32">
-        <v>752.89</v>
+        <v>2340.0300000000002</v>
       </c>
       <c r="H112" s="46">
         <f>F112*G112</f>
         <v>0</v>
       </c>
       <c r="I112" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="29"/>
       <c r="B113" s="30" t="s">
         <v>209</v>
       </c>
-      <c r="C113" s="48" t="s">
+      <c r="C113" s="31" t="s">
         <v>210</v>
       </c>
       <c r="D113" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E113" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F113" s="45"/>
       <c r="G113" s="32">
-        <v>856</v>
+        <v>2809.45</v>
       </c>
       <c r="H113" s="46">
         <f>F113*G113</f>
         <v>0</v>
       </c>
       <c r="I113" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="29"/>
       <c r="B114" s="30" t="s">
         <v>211</v>
       </c>
       <c r="C114" s="31" t="s">
         <v>212</v>
       </c>
       <c r="D114" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E114" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F114" s="45"/>
       <c r="G114" s="32">
-        <v>841.89</v>
+        <v>706</v>
       </c>
       <c r="H114" s="46">
         <f>F114*G114</f>
         <v>0</v>
       </c>
       <c r="I114" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="29"/>
       <c r="B115" s="30" t="s">
         <v>213</v>
       </c>
-      <c r="C115" s="31" t="s">
+      <c r="C115" s="48" t="s">
         <v>214</v>
       </c>
       <c r="D115" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E115" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F115" s="45"/>
       <c r="G115" s="32">
-        <v>346.08</v>
+        <v>944.43</v>
       </c>
       <c r="H115" s="46">
         <f>F115*G115</f>
         <v>0</v>
       </c>
       <c r="I115" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="29"/>
       <c r="B116" s="30" t="s">
         <v>215</v>
       </c>
       <c r="C116" s="31" t="s">
         <v>216</v>
       </c>
       <c r="D116" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E116" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F116" s="45"/>
       <c r="G116" s="32">
-        <v>2391</v>
+        <v>752.89</v>
       </c>
       <c r="H116" s="46">
         <f>F116*G116</f>
         <v>0</v>
       </c>
       <c r="I116" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="29"/>
       <c r="B117" s="30" t="s">
         <v>217</v>
       </c>
       <c r="C117" s="31" t="s">
         <v>218</v>
       </c>
       <c r="D117" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E117" s="30" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="F117" s="45"/>
       <c r="G117" s="32">
-        <v>80</v>
+        <v>212.96</v>
       </c>
       <c r="H117" s="46">
         <f>F117*G117</f>
         <v>0</v>
       </c>
       <c r="I117" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="29"/>
       <c r="B118" s="30" t="s">
         <v>219</v>
       </c>
-      <c r="C118" s="31" t="s">
+      <c r="C118" s="48" t="s">
         <v>220</v>
       </c>
       <c r="D118" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E118" s="30" t="s">
         <v>140</v>
       </c>
       <c r="F118" s="45"/>
       <c r="G118" s="32">
-        <v>1804.93</v>
+        <v>913.23</v>
       </c>
       <c r="H118" s="46">
         <f>F118*G118</f>
         <v>0</v>
       </c>
       <c r="I118" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="29"/>
       <c r="B119" s="30" t="s">
         <v>221</v>
       </c>
       <c r="C119" s="31" t="s">
         <v>222</v>
       </c>
       <c r="D119" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E119" s="30" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="F119" s="45"/>
       <c r="G119" s="32">
-        <v>295.36</v>
+        <v>913.23</v>
       </c>
       <c r="H119" s="46">
         <f>F119*G119</f>
         <v>0</v>
       </c>
       <c r="I119" s="28">
         <v>0</v>
       </c>
     </row>
-    <row r="120" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="C121" s="17" t="s">
+    <row r="120" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="29"/>
+      <c r="B120" s="30" t="s">
         <v>223</v>
       </c>
-      <c r="D121" s="18"/>
-[...38 lines deleted...]
-        <v>38</v>
+      <c r="C120" s="31" t="s">
+        <v>224</v>
+      </c>
+      <c r="D120" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="E120" s="30" t="s">
+        <v>140</v>
+      </c>
+      <c r="F120" s="45"/>
+      <c r="G120" s="32">
+        <v>346.08</v>
+      </c>
+      <c r="H120" s="46">
+        <f>F120*G120</f>
+        <v>0</v>
+      </c>
+      <c r="I120" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="29"/>
+      <c r="B121" s="30" t="s">
+        <v>225</v>
+      </c>
+      <c r="C121" s="31" t="s">
+        <v>226</v>
+      </c>
+      <c r="D121" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="E121" s="30" t="s">
+        <v>140</v>
+      </c>
+      <c r="F121" s="45"/>
+      <c r="G121" s="32">
+        <v>277.38</v>
+      </c>
+      <c r="H121" s="46">
+        <f>F121*G121</f>
+        <v>0</v>
+      </c>
+      <c r="I121" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="29"/>
+      <c r="B122" s="30" t="s">
+        <v>227</v>
+      </c>
+      <c r="C122" s="31" t="s">
+        <v>228</v>
+      </c>
+      <c r="D122" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="E122" s="30" t="s">
+        <v>140</v>
+      </c>
+      <c r="F122" s="45"/>
+      <c r="G122" s="32">
+        <v>2391</v>
+      </c>
+      <c r="H122" s="46">
+        <f>F122*G122</f>
+        <v>0</v>
+      </c>
+      <c r="I122" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="29"/>
+      <c r="B123" s="30" t="s">
+        <v>229</v>
+      </c>
+      <c r="C123" s="31" t="s">
+        <v>230</v>
+      </c>
+      <c r="D123" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="E123" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="F123" s="45"/>
+      <c r="G123" s="32">
+        <v>80</v>
+      </c>
+      <c r="H123" s="46">
+        <f>F123*G123</f>
+        <v>0</v>
+      </c>
+      <c r="I123" s="28">
+        <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A124" s="24" t="s">
-[...18 lines deleted...]
-      <c r="H124" s="44">
+      <c r="A124" s="29"/>
+      <c r="B124" s="30" t="s">
+        <v>231</v>
+      </c>
+      <c r="C124" s="31" t="s">
+        <v>232</v>
+      </c>
+      <c r="D124" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="E124" s="30" t="s">
+        <v>140</v>
+      </c>
+      <c r="F124" s="45"/>
+      <c r="G124" s="32">
+        <v>1569.98</v>
+      </c>
+      <c r="H124" s="46">
         <f>F124*G124</f>
         <v>0</v>
       </c>
       <c r="I124" s="28">
-        <v>70</v>
+        <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="29"/>
       <c r="B125" s="30" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>233</v>
+      </c>
+      <c r="C125" s="31" t="s">
+        <v>234</v>
       </c>
       <c r="D125" s="30" t="s">
-        <v>227</v>
+        <v>42</v>
       </c>
       <c r="E125" s="30" t="s">
-        <v>228</v>
+        <v>140</v>
       </c>
       <c r="F125" s="45"/>
       <c r="G125" s="32">
-        <v>30</v>
+        <v>1804.93</v>
       </c>
       <c r="H125" s="46">
         <f>F125*G125</f>
         <v>0</v>
       </c>
       <c r="I125" s="28">
-        <v>70</v>
+        <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="29"/>
       <c r="B126" s="30" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>235</v>
+      </c>
+      <c r="C126" s="31" t="s">
+        <v>236</v>
       </c>
       <c r="D126" s="30" t="s">
-        <v>227</v>
+        <v>42</v>
       </c>
       <c r="E126" s="30" t="s">
-        <v>233</v>
+        <v>140</v>
       </c>
       <c r="F126" s="45"/>
       <c r="G126" s="32">
-        <v>50</v>
+        <v>478.41</v>
       </c>
       <c r="H126" s="46">
         <f>F126*G126</f>
         <v>0</v>
       </c>
       <c r="I126" s="28">
-        <v>50</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A127" s="29"/>
       <c r="B127" s="30" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>237</v>
+      </c>
+      <c r="C127" s="31" t="s">
+        <v>238</v>
       </c>
       <c r="D127" s="30" t="s">
-        <v>227</v>
+        <v>42</v>
       </c>
       <c r="E127" s="30" t="s">
-        <v>228</v>
+        <v>136</v>
       </c>
       <c r="F127" s="45"/>
       <c r="G127" s="32">
-        <v>30</v>
+        <v>313.16000000000003</v>
       </c>
       <c r="H127" s="46">
         <f>F127*G127</f>
         <v>0</v>
       </c>
       <c r="I127" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="129" spans="1:9" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C129" s="17" t="s">
+        <v>239</v>
+      </c>
+      <c r="D129" s="18"/>
+      <c r="E129" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="F129" s="20">
+        <f>SUM(H132:H173)</f>
+        <v>0</v>
+      </c>
+      <c r="G129" s="21" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="131" spans="1:9" ht="24" x14ac:dyDescent="0.2">
+      <c r="A131" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B131" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="C131" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="D131" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E131" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F131" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="G131" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="H131" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="I131" s="23" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="24" t="s">
+        <v>240</v>
+      </c>
+      <c r="B132" s="25" t="s">
+        <v>241</v>
+      </c>
+      <c r="C132" s="47" t="s">
+        <v>242</v>
+      </c>
+      <c r="D132" s="25" t="s">
+        <v>243</v>
+      </c>
+      <c r="E132" s="25" t="s">
+        <v>244</v>
+      </c>
+      <c r="F132" s="43"/>
+      <c r="G132" s="27">
+        <v>30</v>
+      </c>
+      <c r="H132" s="44">
+        <f>F132*G132</f>
+        <v>0</v>
+      </c>
+      <c r="I132" s="28">
         <v>70</v>
-      </c>
-[...130 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="133" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="29"/>
       <c r="B133" s="30" t="s">
+        <v>245</v>
+      </c>
+      <c r="C133" s="48" t="s">
         <v>246</v>
       </c>
-      <c r="C133" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D133" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E133" s="30" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="F133" s="45"/>
       <c r="G133" s="32">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H133" s="46">
         <f>F133*G133</f>
         <v>0</v>
       </c>
       <c r="I133" s="28">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="134" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="29"/>
       <c r="B134" s="30" t="s">
+        <v>247</v>
+      </c>
+      <c r="C134" s="48" t="s">
         <v>248</v>
       </c>
-      <c r="C134" s="48" t="s">
+      <c r="D134" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="E134" s="30" t="s">
         <v>249</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
       <c r="F134" s="45"/>
       <c r="G134" s="32">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="H134" s="46">
         <f>F134*G134</f>
         <v>0</v>
       </c>
       <c r="I134" s="28">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="135" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="29"/>
       <c r="B135" s="30" t="s">
         <v>250</v>
       </c>
       <c r="C135" s="48" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="D135" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E135" s="30" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="F135" s="45"/>
       <c r="G135" s="32">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H135" s="46">
         <f>F135*G135</f>
         <v>0</v>
       </c>
       <c r="I135" s="28">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="136" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="29"/>
       <c r="B136" s="30" t="s">
+        <v>251</v>
+      </c>
+      <c r="C136" s="48" t="s">
         <v>252</v>
       </c>
-      <c r="C136" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D136" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E136" s="30" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="F136" s="45"/>
       <c r="G136" s="32">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H136" s="46">
         <f>F136*G136</f>
         <v>0</v>
       </c>
       <c r="I136" s="28">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="137" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="29"/>
       <c r="B137" s="30" t="s">
+        <v>253</v>
+      </c>
+      <c r="C137" s="48" t="s">
         <v>254</v>
       </c>
-      <c r="C137" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D137" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E137" s="30" t="s">
-        <v>233</v>
+        <v>249</v>
       </c>
       <c r="F137" s="45"/>
       <c r="G137" s="32">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="H137" s="46">
         <f>F137*G137</f>
         <v>0</v>
       </c>
       <c r="I137" s="28">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="138" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="29"/>
       <c r="B138" s="30" t="s">
+        <v>255</v>
+      </c>
+      <c r="C138" s="48" t="s">
         <v>256</v>
       </c>
-      <c r="C138" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D138" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E138" s="30" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="F138" s="45"/>
       <c r="G138" s="32">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H138" s="46">
         <f>F138*G138</f>
         <v>0</v>
       </c>
       <c r="I138" s="28">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="139" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="24" t="s">
-        <v>39</v>
+        <v>257</v>
       </c>
       <c r="B139" s="25" t="s">
         <v>258</v>
       </c>
       <c r="C139" s="47" t="s">
         <v>259</v>
       </c>
       <c r="D139" s="25" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E139" s="25" t="s">
-        <v>260</v>
+        <v>249</v>
       </c>
       <c r="F139" s="43"/>
       <c r="G139" s="27">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H139" s="44">
         <f>F139*G139</f>
         <v>0</v>
       </c>
       <c r="I139" s="28">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="140" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A140" s="24" t="s">
+      <c r="A140" s="29"/>
+      <c r="B140" s="30" t="s">
+        <v>260</v>
+      </c>
+      <c r="C140" s="48" t="s">
         <v>261</v>
       </c>
-      <c r="B140" s="25" t="s">
-[...15 lines deleted...]
-      <c r="H140" s="44">
+      <c r="D140" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="E140" s="30" t="s">
+        <v>249</v>
+      </c>
+      <c r="F140" s="45"/>
+      <c r="G140" s="32">
+        <v>29</v>
+      </c>
+      <c r="H140" s="46">
         <f>F140*G140</f>
         <v>0</v>
       </c>
       <c r="I140" s="28">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="141" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="29"/>
       <c r="B141" s="30" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="C141" s="48" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="D141" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E141" s="30" t="s">
-        <v>260</v>
+        <v>249</v>
       </c>
       <c r="F141" s="45"/>
       <c r="G141" s="32">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H141" s="46">
         <f>F141*G141</f>
         <v>0</v>
       </c>
       <c r="I141" s="28">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="142" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A142" s="24" t="s">
-[...18 lines deleted...]
-      <c r="H142" s="44">
+      <c r="A142" s="29"/>
+      <c r="B142" s="30" t="s">
+        <v>264</v>
+      </c>
+      <c r="C142" s="48" t="s">
+        <v>265</v>
+      </c>
+      <c r="D142" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="E142" s="30" t="s">
+        <v>249</v>
+      </c>
+      <c r="F142" s="45"/>
+      <c r="G142" s="32">
+        <v>29</v>
+      </c>
+      <c r="H142" s="46">
         <f>F142*G142</f>
         <v>0</v>
       </c>
       <c r="I142" s="28">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="143" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="29"/>
       <c r="B143" s="30" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C143" s="48" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="D143" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E143" s="30" t="s">
-        <v>228</v>
+        <v>249</v>
       </c>
       <c r="F143" s="45"/>
       <c r="G143" s="32">
-        <v>85</v>
+        <v>29</v>
       </c>
       <c r="H143" s="46">
         <f>F143*G143</f>
         <v>0</v>
       </c>
       <c r="I143" s="28">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="144" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A144" s="29"/>
       <c r="B144" s="30" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>268</v>
+      </c>
+      <c r="C144" s="48" t="s">
+        <v>269</v>
       </c>
       <c r="D144" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E144" s="30" t="s">
-        <v>228</v>
+        <v>249</v>
       </c>
       <c r="F144" s="45"/>
       <c r="G144" s="32">
-        <v>85</v>
+        <v>29</v>
       </c>
       <c r="H144" s="46">
         <f>F144*G144</f>
         <v>0</v>
       </c>
       <c r="I144" s="28">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="145" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A145" s="29"/>
       <c r="B145" s="30" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="C145" s="48" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="D145" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E145" s="30" t="s">
-        <v>228</v>
+        <v>249</v>
       </c>
       <c r="F145" s="45"/>
       <c r="G145" s="32">
-        <v>85</v>
+        <v>29</v>
       </c>
       <c r="H145" s="46">
         <f>F145*G145</f>
         <v>0</v>
       </c>
       <c r="I145" s="28">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="146" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A146" s="29"/>
-      <c r="B146" s="30" t="s">
+      <c r="A146" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="B146" s="25" t="s">
+        <v>272</v>
+      </c>
+      <c r="C146" s="47" t="s">
+        <v>273</v>
+      </c>
+      <c r="D146" s="25" t="s">
+        <v>243</v>
+      </c>
+      <c r="E146" s="25" t="s">
         <v>274</v>
       </c>
-      <c r="C146" s="48" t="s">
+      <c r="F146" s="43"/>
+      <c r="G146" s="27">
+        <v>27</v>
+      </c>
+      <c r="H146" s="44">
+        <f>F146*G146</f>
+        <v>0</v>
+      </c>
+      <c r="I146" s="28">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="24" t="s">
         <v>275</v>
       </c>
-      <c r="D146" s="30" t="s">
-[...19 lines deleted...]
-      <c r="B147" s="30" t="s">
+      <c r="B147" s="25" t="s">
         <v>276</v>
       </c>
-      <c r="C147" s="48" t="s">
+      <c r="C147" s="47" t="s">
         <v>277</v>
       </c>
-      <c r="D147" s="30" t="s">
-[...9 lines deleted...]
-      <c r="H147" s="46">
+      <c r="D147" s="25" t="s">
+        <v>243</v>
+      </c>
+      <c r="E147" s="25" t="s">
+        <v>274</v>
+      </c>
+      <c r="F147" s="43"/>
+      <c r="G147" s="27">
+        <v>40</v>
+      </c>
+      <c r="H147" s="44">
         <f>F147*G147</f>
         <v>0</v>
       </c>
       <c r="I147" s="28">
-        <v>110</v>
+        <v>300</v>
       </c>
     </row>
     <row r="148" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A148" s="29"/>
       <c r="B148" s="30" t="s">
         <v>278</v>
       </c>
       <c r="C148" s="48" t="s">
         <v>279</v>
       </c>
       <c r="D148" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E148" s="30" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="F148" s="45"/>
       <c r="G148" s="32">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="H148" s="46">
         <f>F148*G148</f>
         <v>0</v>
       </c>
       <c r="I148" s="28">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="149" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="29"/>
       <c r="B149" s="30" t="s">
+        <v>280</v>
+      </c>
+      <c r="C149" s="48" t="s">
         <v>281</v>
       </c>
-      <c r="C149" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D149" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E149" s="30" t="s">
-        <v>228</v>
+        <v>274</v>
       </c>
       <c r="F149" s="45"/>
       <c r="G149" s="32">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="H149" s="46">
         <f>F149*G149</f>
         <v>0</v>
       </c>
       <c r="I149" s="28">
-        <v>110</v>
+        <v>300</v>
       </c>
     </row>
     <row r="150" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="29"/>
       <c r="B150" s="30" t="s">
+        <v>282</v>
+      </c>
+      <c r="C150" s="48" t="s">
         <v>283</v>
       </c>
-      <c r="C150" s="31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D150" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E150" s="30" t="s">
-        <v>228</v>
+        <v>274</v>
       </c>
       <c r="F150" s="45"/>
       <c r="G150" s="32">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="H150" s="46">
         <f>F150*G150</f>
         <v>0</v>
       </c>
       <c r="I150" s="28">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="151" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A151" s="29"/>
-      <c r="B151" s="30" t="s">
+      <c r="A151" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="B151" s="25" t="s">
+        <v>284</v>
+      </c>
+      <c r="C151" s="47" t="s">
         <v>285</v>
       </c>
-      <c r="C151" s="48" t="s">
-[...9 lines deleted...]
-      <c r="G151" s="32">
+      <c r="D151" s="25" t="s">
+        <v>243</v>
+      </c>
+      <c r="E151" s="25" t="s">
+        <v>244</v>
+      </c>
+      <c r="F151" s="43"/>
+      <c r="G151" s="27">
         <v>85</v>
       </c>
-      <c r="H151" s="46">
+      <c r="H151" s="44">
         <f>F151*G151</f>
         <v>0</v>
       </c>
       <c r="I151" s="28">
         <v>110</v>
       </c>
     </row>
     <row r="152" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A152" s="29"/>
       <c r="B152" s="30" t="s">
+        <v>286</v>
+      </c>
+      <c r="C152" s="31" t="s">
         <v>287</v>
       </c>
-      <c r="C152" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D152" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E152" s="30" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="F152" s="45"/>
       <c r="G152" s="32">
         <v>85</v>
       </c>
       <c r="H152" s="46">
         <f>F152*G152</f>
         <v>0</v>
       </c>
       <c r="I152" s="28">
         <v>110</v>
       </c>
     </row>
     <row r="153" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A153" s="29"/>
       <c r="B153" s="30" t="s">
+        <v>288</v>
+      </c>
+      <c r="C153" s="48" t="s">
         <v>289</v>
       </c>
-      <c r="C153" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D153" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E153" s="30" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="F153" s="45"/>
       <c r="G153" s="32">
         <v>85</v>
       </c>
       <c r="H153" s="46">
         <f>F153*G153</f>
         <v>0</v>
       </c>
       <c r="I153" s="28">
         <v>110</v>
       </c>
     </row>
     <row r="154" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A154" s="29"/>
       <c r="B154" s="30" t="s">
+        <v>290</v>
+      </c>
+      <c r="C154" s="48" t="s">
         <v>291</v>
       </c>
-      <c r="C154" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D154" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E154" s="30" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="F154" s="45"/>
       <c r="G154" s="32">
         <v>85</v>
       </c>
       <c r="H154" s="46">
         <f>F154*G154</f>
         <v>0</v>
       </c>
       <c r="I154" s="28">
         <v>110</v>
       </c>
     </row>
     <row r="155" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A155" s="29"/>
       <c r="B155" s="30" t="s">
+        <v>292</v>
+      </c>
+      <c r="C155" s="48" t="s">
         <v>293</v>
       </c>
-      <c r="C155" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D155" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E155" s="30" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="F155" s="45"/>
       <c r="G155" s="32">
         <v>85</v>
       </c>
       <c r="H155" s="46">
         <f>F155*G155</f>
         <v>0</v>
       </c>
       <c r="I155" s="28">
         <v>110</v>
       </c>
     </row>
     <row r="156" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="29"/>
       <c r="B156" s="30" t="s">
+        <v>294</v>
+      </c>
+      <c r="C156" s="48" t="s">
         <v>295</v>
       </c>
-      <c r="C156" s="48" t="s">
+      <c r="D156" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="E156" s="30" t="s">
         <v>296</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
       <c r="F156" s="45"/>
       <c r="G156" s="32">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="H156" s="46">
         <f>F156*G156</f>
         <v>0</v>
       </c>
       <c r="I156" s="28">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="157" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A157" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B157" s="25" t="s">
+      <c r="A157" s="29"/>
+      <c r="B157" s="30" t="s">
         <v>297</v>
       </c>
-      <c r="C157" s="47" t="s">
+      <c r="C157" s="48" t="s">
         <v>298</v>
       </c>
-      <c r="D157" s="25" t="s">
-[...9 lines deleted...]
-      <c r="H157" s="44">
+      <c r="D157" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="E157" s="30" t="s">
+        <v>244</v>
+      </c>
+      <c r="F157" s="45"/>
+      <c r="G157" s="32">
+        <v>85</v>
+      </c>
+      <c r="H157" s="46">
         <f>F157*G157</f>
         <v>0</v>
       </c>
       <c r="I157" s="28">
-        <v>300</v>
+        <v>110</v>
       </c>
     </row>
     <row r="158" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="29"/>
       <c r="B158" s="30" t="s">
         <v>299</v>
       </c>
-      <c r="C158" s="48" t="s">
+      <c r="C158" s="31" t="s">
         <v>300</v>
       </c>
       <c r="D158" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E158" s="30" t="s">
-        <v>260</v>
+        <v>244</v>
       </c>
       <c r="F158" s="45"/>
       <c r="G158" s="32">
-        <v>55</v>
+        <v>85</v>
       </c>
       <c r="H158" s="46">
         <f>F158*G158</f>
         <v>0</v>
       </c>
       <c r="I158" s="28">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="159" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A159" s="29"/>
       <c r="B159" s="30" t="s">
         <v>301</v>
       </c>
       <c r="C159" s="48" t="s">
         <v>302</v>
       </c>
       <c r="D159" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E159" s="30" t="s">
-        <v>260</v>
+        <v>244</v>
       </c>
       <c r="F159" s="45"/>
       <c r="G159" s="32">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="H159" s="46">
         <f>F159*G159</f>
         <v>0</v>
       </c>
       <c r="I159" s="28">
-        <v>300</v>
+        <v>110</v>
       </c>
     </row>
     <row r="160" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A160" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B160" s="25" t="s">
+      <c r="A160" s="29"/>
+      <c r="B160" s="30" t="s">
         <v>303</v>
       </c>
-      <c r="C160" s="47" t="s">
+      <c r="C160" s="48" t="s">
         <v>304</v>
       </c>
-      <c r="D160" s="25" t="s">
-[...9 lines deleted...]
-      <c r="H160" s="44">
+      <c r="D160" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="E160" s="30" t="s">
+        <v>244</v>
+      </c>
+      <c r="F160" s="45"/>
+      <c r="G160" s="32">
+        <v>85</v>
+      </c>
+      <c r="H160" s="46">
         <f>F160*G160</f>
         <v>0</v>
       </c>
       <c r="I160" s="28">
-        <v>400</v>
+        <v>110</v>
       </c>
     </row>
     <row r="161" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="29"/>
       <c r="B161" s="30" t="s">
+        <v>305</v>
+      </c>
+      <c r="C161" s="48" t="s">
         <v>306</v>
       </c>
-      <c r="C161" s="48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D161" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E161" s="30" t="s">
-        <v>308</v>
+        <v>244</v>
       </c>
       <c r="F161" s="45"/>
       <c r="G161" s="32">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="H161" s="46">
         <f>F161*G161</f>
         <v>0</v>
       </c>
       <c r="I161" s="28">
-        <v>300</v>
+        <v>110</v>
       </c>
     </row>
     <row r="162" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A162" s="29"/>
       <c r="B162" s="30" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="C162" s="48" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="D162" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E162" s="30" t="s">
-        <v>308</v>
+        <v>244</v>
       </c>
       <c r="F162" s="45"/>
       <c r="G162" s="32">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="H162" s="46">
         <f>F162*G162</f>
         <v>0</v>
       </c>
       <c r="I162" s="28">
-        <v>300</v>
+        <v>110</v>
       </c>
     </row>
     <row r="163" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="29"/>
       <c r="B163" s="30" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C163" s="48" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="D163" s="30" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E163" s="30" t="s">
-        <v>308</v>
+        <v>244</v>
       </c>
       <c r="F163" s="45"/>
       <c r="G163" s="32">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="H163" s="46">
         <f>F163*G163</f>
         <v>0</v>
       </c>
       <c r="I163" s="28">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A164" s="24" t="s">
-        <v>313</v>
+        <v>60</v>
       </c>
       <c r="B164" s="25" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="C164" s="47" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="D164" s="25" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E164" s="25" t="s">
-        <v>316</v>
+        <v>274</v>
       </c>
       <c r="F164" s="43"/>
       <c r="G164" s="27">
-        <v>70</v>
+        <v>39</v>
       </c>
       <c r="H164" s="44">
         <f>F164*G164</f>
         <v>0</v>
       </c>
       <c r="I164" s="28">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="29"/>
+      <c r="B165" s="30" t="s">
+        <v>313</v>
+      </c>
+      <c r="C165" s="48" t="s">
+        <v>314</v>
+      </c>
+      <c r="D165" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="E165" s="30" t="s">
+        <v>274</v>
+      </c>
+      <c r="F165" s="45"/>
+      <c r="G165" s="32">
+        <v>55</v>
+      </c>
+      <c r="H165" s="46">
+        <f>F165*G165</f>
+        <v>0</v>
+      </c>
+      <c r="I165" s="28">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="29"/>
+      <c r="B166" s="30" t="s">
+        <v>315</v>
+      </c>
+      <c r="C166" s="48" t="s">
+        <v>316</v>
+      </c>
+      <c r="D166" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="E166" s="30" t="s">
+        <v>274</v>
+      </c>
+      <c r="F166" s="45"/>
+      <c r="G166" s="32">
+        <v>39</v>
+      </c>
+      <c r="H166" s="46">
+        <f>F166*G166</f>
+        <v>0</v>
+      </c>
+      <c r="I166" s="28">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="B167" s="25" t="s">
+        <v>317</v>
+      </c>
+      <c r="C167" s="47" t="s">
+        <v>318</v>
+      </c>
+      <c r="D167" s="25" t="s">
+        <v>243</v>
+      </c>
+      <c r="E167" s="25" t="s">
+        <v>319</v>
+      </c>
+      <c r="F167" s="43"/>
+      <c r="G167" s="27">
+        <v>40</v>
+      </c>
+      <c r="H167" s="44">
+        <f>F167*G167</f>
+        <v>0</v>
+      </c>
+      <c r="I167" s="28">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="29"/>
+      <c r="B168" s="30" t="s">
+        <v>320</v>
+      </c>
+      <c r="C168" s="48" t="s">
+        <v>321</v>
+      </c>
+      <c r="D168" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="E168" s="30" t="s">
+        <v>322</v>
+      </c>
+      <c r="F168" s="45"/>
+      <c r="G168" s="32">
+        <v>40</v>
+      </c>
+      <c r="H168" s="46">
+        <f>F168*G168</f>
+        <v>0</v>
+      </c>
+      <c r="I168" s="28">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="29"/>
+      <c r="B169" s="30" t="s">
+        <v>323</v>
+      </c>
+      <c r="C169" s="48" t="s">
+        <v>324</v>
+      </c>
+      <c r="D169" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="E169" s="30" t="s">
+        <v>322</v>
+      </c>
+      <c r="F169" s="45"/>
+      <c r="G169" s="32">
+        <v>49</v>
+      </c>
+      <c r="H169" s="46">
+        <f>F169*G169</f>
+        <v>0</v>
+      </c>
+      <c r="I169" s="28">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="29"/>
+      <c r="B170" s="30" t="s">
+        <v>325</v>
+      </c>
+      <c r="C170" s="48" t="s">
+        <v>326</v>
+      </c>
+      <c r="D170" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="E170" s="30" t="s">
+        <v>322</v>
+      </c>
+      <c r="F170" s="45"/>
+      <c r="G170" s="32">
+        <v>49</v>
+      </c>
+      <c r="H170" s="46">
+        <f>F170*G170</f>
+        <v>0</v>
+      </c>
+      <c r="I170" s="28">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="24" t="s">
+        <v>327</v>
+      </c>
+      <c r="B171" s="25" t="s">
+        <v>328</v>
+      </c>
+      <c r="C171" s="47" t="s">
+        <v>329</v>
+      </c>
+      <c r="D171" s="25" t="s">
+        <v>243</v>
+      </c>
+      <c r="E171" s="25" t="s">
+        <v>330</v>
+      </c>
+      <c r="F171" s="43"/>
+      <c r="G171" s="27">
+        <v>70</v>
+      </c>
+      <c r="H171" s="44">
+        <f>F171*G171</f>
+        <v>0</v>
+      </c>
+      <c r="I171" s="28">
         <v>500</v>
       </c>
     </row>
-    <row r="165" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A165" s="24" t="s">
+    <row r="172" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="24" t="s">
         <v>116</v>
       </c>
-      <c r="B165" s="25" t="s">
-[...12 lines deleted...]
-      <c r="G165" s="27">
+      <c r="B172" s="25" t="s">
+        <v>331</v>
+      </c>
+      <c r="C172" s="47" t="s">
+        <v>332</v>
+      </c>
+      <c r="D172" s="25" t="s">
+        <v>243</v>
+      </c>
+      <c r="E172" s="25" t="s">
+        <v>244</v>
+      </c>
+      <c r="F172" s="43"/>
+      <c r="G172" s="27">
         <v>40</v>
       </c>
-      <c r="H165" s="44">
-[...3 lines deleted...]
-      <c r="I165" s="28">
+      <c r="H172" s="44">
+        <f>F172*G172</f>
+        <v>0</v>
+      </c>
+      <c r="I172" s="28">
         <v>200</v>
       </c>
     </row>
+    <row r="173" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="29"/>
+      <c r="B173" s="30" t="s">
+        <v>333</v>
+      </c>
+      <c r="C173" s="48" t="s">
+        <v>334</v>
+      </c>
+      <c r="D173" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="E173" s="30" t="s">
+        <v>244</v>
+      </c>
+      <c r="F173" s="45"/>
+      <c r="G173" s="32">
+        <v>40</v>
+      </c>
+      <c r="H173" s="46">
+        <f>F173*G173</f>
+        <v>0</v>
+      </c>
+      <c r="I173" s="28">
+        <v>200</v>
+      </c>
+    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="h7FyANfFxWPR01rJe8CGxt5bLnJZPIcqgVuEpWW6YTl1CU/9dJtbLUBXA0dVT9XRtVXPWf3Nrl5OMlxG/k15EQ==" saltValue="GP/ZKn4x4tSfWcro3iC1Vg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Z4sjbsiK6SGp5SU8pv6HJG6eApyrNyfBygrdy/cF4wqs043OR9hJx3M+spBOAvJn6dGs3/R2wHLl7nwGFAHWTw==" saltValue="m0FMmB9FR1/nSDmMceUjZg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <hyperlinks>
     <hyperlink ref="C34" r:id="rId1" display="http://nk-elit.com.ua/uk/node/1492"/>
     <hyperlink ref="C35" r:id="rId2" display="http://nk-elit.com.ua/uk/node/1493"/>
     <hyperlink ref="C36" r:id="rId3" display="http://nk-elit.com.ua/uk/node/1495"/>
     <hyperlink ref="C37" r:id="rId4" display="http://nk-elit.com.ua/uk/node/1496"/>
     <hyperlink ref="C38" r:id="rId5" display="https://nk-elit.com.ua/ru/node/2057"/>
     <hyperlink ref="C39" r:id="rId6" display="https://nk-elit.com.ua/uk/node/2471"/>
     <hyperlink ref="C40" r:id="rId7" display="http://nk-elit.com.ua/uk/node/1499"/>
     <hyperlink ref="C41" r:id="rId8" display="http://nk-elit.com.ua/uk/node/1500"/>
     <hyperlink ref="C42" r:id="rId9" display="http://nk-elit.com.ua/uk/node/1501"/>
     <hyperlink ref="C43" r:id="rId10" display="https://nk-elit.com.ua/uk/node/1821"/>
     <hyperlink ref="C44" r:id="rId11" display="http://nk-elit.com.ua/uk/node/1502"/>
     <hyperlink ref="C45" r:id="rId12" display="http://nk-elit.com.ua/uk/node/1503"/>
     <hyperlink ref="C46" r:id="rId13" display="http://nk-elit.com.ua/uk/node/1504"/>
     <hyperlink ref="C47" r:id="rId14" display="http://nk-elit.com.ua/uk/node/1505"/>
     <hyperlink ref="C48" r:id="rId15" display="http://nk-elit.com.ua/uk/node/1506"/>
     <hyperlink ref="C49" r:id="rId16" display="https://nk-elit.com.ua/uk/node/2383"/>
     <hyperlink ref="C50" r:id="rId17" display="http://nk-elit.com.ua/uk/node/1508"/>
     <hyperlink ref="C51" r:id="rId18" display="http://nk-elit.com.ua/uk/node/1509"/>
     <hyperlink ref="C52" r:id="rId19" display="http://nk-elit.com.ua/uk/node/1511"/>
     <hyperlink ref="C53" r:id="rId20" display="http://nk-elit.com.ua/uk/node/1512"/>
     <hyperlink ref="C54" r:id="rId21" display="http://nk-elit.com.ua/uk/node/1513"/>
     <hyperlink ref="C55" r:id="rId22" display="http://nk-elit.com.ua/uk/node/1514"/>
     <hyperlink ref="C56" r:id="rId23" display="https://nk-elit.com.ua/uk/node/2385"/>
     <hyperlink ref="C57" r:id="rId24" display="https://nk-elit.com.ua/uk/node/2386"/>
     <hyperlink ref="C58" r:id="rId25" display="http://nk-elit.com.ua/uk/node/1515"/>
     <hyperlink ref="C59" r:id="rId26" display="https://nk-elit.com.ua/uk/node/2387"/>
     <hyperlink ref="C60" r:id="rId27" display="http://nk-elit.com.ua/uk/node/1518"/>
     <hyperlink ref="C61" r:id="rId28" display="http://nk-elit.com.ua/uk/node/1519"/>
     <hyperlink ref="C62" r:id="rId29" display="http://nk-elit.com.ua/uk/node/1520"/>
     <hyperlink ref="C63" r:id="rId30" display="http://nk-elit.gameserv.com.ua/uk/node/1525"/>
     <hyperlink ref="C64" r:id="rId31" display="http://nk-elit.gameserv.com.ua/uk/node/1526"/>
     <hyperlink ref="C65" r:id="rId32" display="https://nk-elit.com.ua/uk/node/2384"/>
     <hyperlink ref="C66" r:id="rId33" display="https://nk-elit.com.ua/uk/node/1874"/>
     <hyperlink ref="C67" r:id="rId34" display="https://nk-elit.com.ua/uk/node/1875"/>
     <hyperlink ref="C68" r:id="rId35" display="https://nk-elit.com.ua/uk/node/1876"/>
     <hyperlink ref="C69" r:id="rId36" display="https://nk-elit.com.ua/uk/node/1877"/>
     <hyperlink ref="C70" r:id="rId37" display="http://nk-elit.gameserv.com.ua/uk/node/1527"/>
     <hyperlink ref="C71" r:id="rId38" display="https://nk-elit.com.ua/uk/node/2056"/>
     <hyperlink ref="C72" r:id="rId39" display="https://nk-elit.com.ua/uk/node/2472"/>
     <hyperlink ref="C73" r:id="rId40" display="https://nk-elit.com.ua/uk/node/1879"/>
-    <hyperlink ref="C79" r:id="rId41" display="https://nk-elit.com.ua/uk/node/1919"/>
-[...6 lines deleted...]
-    <hyperlink ref="C102" r:id="rId48" display="https://nk-elit.com.ua/ru/node/1931"/>
+    <hyperlink ref="C78" r:id="rId41" display="https://nk-elit.com.ua/uk/node/1918"/>
+    <hyperlink ref="C81" r:id="rId42" display="https://nk-elit.com.ua/uk/node/1919"/>
+    <hyperlink ref="C83" r:id="rId43" display="https://nk-elit.com.ua/ru/node/1926"/>
+    <hyperlink ref="C84" r:id="rId44" display="https://nk-elit.com.ua/ru/node/1930"/>
+    <hyperlink ref="C91" r:id="rId45" display="https://nk-elit.com.ua/uk/node/1948"/>
+    <hyperlink ref="C92" r:id="rId46" display="https://nk-elit.com.ua/uk/node/1948"/>
+    <hyperlink ref="C101" r:id="rId47" display="https://nk-elit.com.ua/uk/node/1927"/>
+    <hyperlink ref="C102" r:id="rId48" display="https://nk-elit.com.ua/ru/node/1950"/>
     <hyperlink ref="C105" r:id="rId49" display="https://nk-elit.com.ua/uk/node/1947"/>
-    <hyperlink ref="C107" r:id="rId50" display="https://nk-elit.com.ua/ru/node/1928"/>
-[...41 lines deleted...]
-    <hyperlink ref="C165" r:id="rId92" display="https://nk-elit.com.ua/uk/node/1600"/>
+    <hyperlink ref="C106" r:id="rId50" display="https://nk-elit.com.ua/ru/node/1931"/>
+    <hyperlink ref="C109" r:id="rId51" display="https://nk-elit.com.ua/uk/node/1947"/>
+    <hyperlink ref="C111" r:id="rId52" display="https://nk-elit.com.ua/ru/node/1928"/>
+    <hyperlink ref="C115" r:id="rId53" display="https://nk-elit.com.ua/ru/node/1932"/>
+    <hyperlink ref="C118" r:id="rId54" display="https://nk-elit.com.ua/ru/node/1929"/>
+    <hyperlink ref="C132" r:id="rId55" display="https://nk-elit.com.ua/uk/node/2049"/>
+    <hyperlink ref="C133" r:id="rId56" display="https://nk-elit.com.ua/uk/node/1936"/>
+    <hyperlink ref="C134" r:id="rId57" display="https://nk-elit.com.ua/uk/node/1568"/>
+    <hyperlink ref="C135" r:id="rId58" display="https://nk-elit.com.ua/uk/node/1569"/>
+    <hyperlink ref="C136" r:id="rId59" display="https://nk-elit.com.ua/uk/node/1571"/>
+    <hyperlink ref="C137" r:id="rId60" display="https://nk-elit.com.ua/uk/node/1570"/>
+    <hyperlink ref="C138" r:id="rId61" display="https://nk-elit.com.ua/ru/node/1935"/>
+    <hyperlink ref="C139" r:id="rId62" display="https://nk-elit.com.ua/ru/node/2030"/>
+    <hyperlink ref="C140" r:id="rId63" display="https://nk-elit.com.ua/uk/node/1574/edit"/>
+    <hyperlink ref="C141" r:id="rId64" display="https://nk-elit.com.ua/ru/node/2031"/>
+    <hyperlink ref="C142" r:id="rId65" display="https://nk-elit.com.ua/ru/node/2105"/>
+    <hyperlink ref="C143" r:id="rId66" display="https://nk-elit.com.ua/uk/node/2209"/>
+    <hyperlink ref="C144" r:id="rId67" display="https://nk-elit.com.ua/uk/node/2210"/>
+    <hyperlink ref="C145" r:id="rId68" display="https://nk-elit.com.ua/ru/node/1996"/>
+    <hyperlink ref="C146" r:id="rId69" display="https://nk-elit.com.ua/uk/node/1575"/>
+    <hyperlink ref="C147" r:id="rId70" display="https://nk-elit.com.ua/ru/node/2028"/>
+    <hyperlink ref="C148" r:id="rId71" display="https://nk-elit.com.ua/uk/node/1577"/>
+    <hyperlink ref="C149" r:id="rId72" display="https://nk-elit.com.ua/uk/node/1578"/>
+    <hyperlink ref="C150" r:id="rId73" display="https://nk-elit.com.ua/uk/node/1579"/>
+    <hyperlink ref="C151" r:id="rId74" display="https://nk-elit.com.ua/uk/node/2239"/>
+    <hyperlink ref="C153" r:id="rId75" display="https://nk-elit.com.ua/uk/node/1849"/>
+    <hyperlink ref="C154" r:id="rId76" display="https://nk-elit.com.ua/uk/node/1850"/>
+    <hyperlink ref="C155" r:id="rId77" display="https://nk-elit.com.ua/uk/node/2272"/>
+    <hyperlink ref="C156" r:id="rId78" display="https://nk-elit.com.ua/uk/node/1580"/>
+    <hyperlink ref="C157" r:id="rId79" display="https://nk-elit.com.ua/uk/node/1851"/>
+    <hyperlink ref="C159" r:id="rId80" display="https://nk-elit.com.ua/uk/node/2273"/>
+    <hyperlink ref="C160" r:id="rId81" display="https://nk-elit.com.ua/uk/node/2212"/>
+    <hyperlink ref="C161" r:id="rId82" display="https://nk-elit.com.ua/uk/node/2467"/>
+    <hyperlink ref="C162" r:id="rId83" display="https://nk-elit.com.ua/uk/node/2214"/>
+    <hyperlink ref="C163" r:id="rId84" display="https://nk-elit.com.ua/uk/node/2174"/>
+    <hyperlink ref="C164" r:id="rId85" display="https://nk-elit.com.ua/uk/node/1582"/>
+    <hyperlink ref="C165" r:id="rId86" display="https://nk-elit.com.ua/uk/node/2228"/>
+    <hyperlink ref="C166" r:id="rId87" display="https://nk-elit.com.ua/uk/node/2267"/>
+    <hyperlink ref="C167" r:id="rId88" display="https://nk-elit.com.ua/uk/node/1588"/>
+    <hyperlink ref="C168" r:id="rId89" display="https://nk-elit.com.ua/uk/node/1589"/>
+    <hyperlink ref="C169" r:id="rId90" display="https://nk-elit.com.ua/ru/node/2067"/>
+    <hyperlink ref="C170" r:id="rId91" display="https://nk-elit.com.ua/ru/node/2068"/>
+    <hyperlink ref="C171" r:id="rId92" display="https://nk-elit.com.ua/ru/node/2050"/>
+    <hyperlink ref="C172" r:id="rId93" display="https://nk-elit.com.ua/uk/node/1600"/>
+    <hyperlink ref="C173" r:id="rId94" display="https://nk-elit.com.ua/uk/node/1601"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <drawing r:id="rId93"/>
+  <drawing r:id="rId95"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>tekuchenkon</dc:creator>
+  <dc:creator>lozovalena</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>