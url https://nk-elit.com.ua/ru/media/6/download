--- v0 (2026-05-17)
+++ v1 (2026-08-15)
@@ -7,64 +7,67 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="22527"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\tsclient\Q\БЛАНКИ ЗАКАЗА\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C075B1F3-BCE2-4C12-A218-B1B5F421EFB3}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{88B7E5A7-2185-4CDB-8854-D9698F9E9437}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showSheetTabs="0" xWindow="3300" yWindow="3300" windowWidth="18900" windowHeight="11055" tabRatio="0"/>
+    <workbookView showSheetTabs="0" xWindow="3630" yWindow="3630" windowWidth="21600" windowHeight="11385" tabRatio="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F28" i="1" l="1"/>
+  <c r="H142" i="1"/>
+  <c r="H141" i="1"/>
+  <c r="H140" i="1"/>
   <c r="H139" i="1"/>
   <c r="H138" i="1"/>
   <c r="H137" i="1"/>
   <c r="H136" i="1"/>
   <c r="H135" i="1"/>
   <c r="H134" i="1"/>
   <c r="H133" i="1"/>
   <c r="H132" i="1"/>
   <c r="H131" i="1"/>
   <c r="H130" i="1"/>
   <c r="H129" i="1"/>
   <c r="H128" i="1"/>
   <c r="H127" i="1"/>
   <c r="H126" i="1"/>
   <c r="H125" i="1"/>
   <c r="H124" i="1"/>
   <c r="H123" i="1"/>
   <c r="H122" i="1"/>
   <c r="H121" i="1"/>
   <c r="H120" i="1"/>
   <c r="H119" i="1"/>
   <c r="H118" i="1"/>
   <c r="H117" i="1"/>
   <c r="H116" i="1"/>
   <c r="H115" i="1"/>
@@ -87,98 +90,98 @@
   <c r="H98" i="1"/>
   <c r="H97" i="1"/>
   <c r="H96" i="1"/>
   <c r="H95" i="1"/>
   <c r="H94" i="1"/>
   <c r="H93" i="1"/>
   <c r="H92" i="1"/>
   <c r="H91" i="1"/>
   <c r="H90" i="1"/>
   <c r="H89" i="1"/>
   <c r="H88" i="1"/>
   <c r="H87" i="1"/>
   <c r="H86" i="1"/>
   <c r="H85" i="1"/>
   <c r="H84" i="1"/>
   <c r="H83" i="1"/>
   <c r="H82" i="1"/>
   <c r="H81" i="1"/>
   <c r="H80" i="1"/>
   <c r="H79" i="1"/>
   <c r="H78" i="1"/>
   <c r="H77" i="1"/>
   <c r="H76" i="1"/>
   <c r="H75" i="1"/>
   <c r="H74" i="1"/>
-  <c r="H69" i="1"/>
-[...3 lines deleted...]
-  <c r="H62" i="1"/>
+  <c r="H73" i="1"/>
+  <c r="H72" i="1"/>
+  <c r="H71" i="1"/>
+  <c r="H66" i="1"/>
+  <c r="F63" i="1"/>
   <c r="H61" i="1"/>
   <c r="H60" i="1"/>
   <c r="H59" i="1"/>
   <c r="H58" i="1"/>
   <c r="H57" i="1"/>
   <c r="H56" i="1"/>
   <c r="H55" i="1"/>
   <c r="H54" i="1"/>
   <c r="H53" i="1"/>
   <c r="H52" i="1"/>
   <c r="H51" i="1"/>
   <c r="H50" i="1"/>
   <c r="H49" i="1"/>
   <c r="H48" i="1"/>
   <c r="H47" i="1"/>
   <c r="H46" i="1"/>
   <c r="H45" i="1"/>
   <c r="H44" i="1"/>
-  <c r="H39" i="1"/>
-[...1 lines deleted...]
-  <c r="H37" i="1"/>
+  <c r="H43" i="1"/>
+  <c r="H42" i="1"/>
+  <c r="H41" i="1"/>
   <c r="H36" i="1"/>
   <c r="H35" i="1"/>
   <c r="H34" i="1"/>
-  <c r="F71" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="F31" i="1"/>
+  <c r="F31" i="1" s="1"/>
+  <c r="F68" i="1" l="1"/>
+  <c r="F38" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="382" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="283">
   <si>
     <t>м.Київ, вул.Булаховского, 5 Г,  тел. (044) 507-29-79</t>
   </si>
   <si>
     <t>www.nk-elit.com.ua,  e-mail : info@nk-elit.com.ua</t>
   </si>
   <si>
     <t>БЛАНК ЗАМОВЛЕННЯ НАСІННЯ</t>
   </si>
   <si>
-    <t>`14.05.2026`</t>
+    <t>`13.08.2026`</t>
   </si>
   <si>
     <t>Увага! Інформацію щодо наявності повинен підтвердити наш менеджер !</t>
   </si>
   <si>
     <t>Насіння поверненню та обміну не підлягає!</t>
   </si>
   <si>
     <t>Увага! Пакетоване насіння відпускається не меньш, ніж 20 пакетів одного найменування</t>
   </si>
   <si>
     <t>Прізвище</t>
   </si>
   <si>
     <t>Ім'я</t>
   </si>
   <si>
     <t>Побатькові</t>
   </si>
   <si>
     <t>Індекс</t>
   </si>
   <si>
     <t>Область</t>
   </si>
@@ -264,83 +267,59 @@
     <t>Кількість
 в ящ.</t>
   </si>
   <si>
     <t>Буряк корм.</t>
   </si>
   <si>
     <t>079546</t>
   </si>
   <si>
     <t>Екендорфський /мішок 5кг/170грн/кг</t>
   </si>
   <si>
     <t>5 кг</t>
   </si>
   <si>
     <t>088413</t>
   </si>
   <si>
     <t>Урсус*АКЦЯ* /міш.5кг/120грн/кг</t>
   </si>
   <si>
     <t>Буряк кормовий</t>
   </si>
   <si>
-    <t>091105</t>
-[...16 lines deleted...]
-  <si>
     <t>083387</t>
   </si>
   <si>
     <t>Славія білий /150грн/кг/</t>
   </si>
   <si>
     <t>4 кг</t>
   </si>
   <si>
-    <t>093062</t>
-[...4 lines deleted...]
-  <si>
     <t>Газони  НК ЕЛІТ</t>
   </si>
   <si>
     <t>Газонна трава</t>
   </si>
   <si>
     <t>070916</t>
   </si>
   <si>
     <t>"ГАЗОННИЙ РЯТІВНИК"  /паперовий міш/</t>
   </si>
   <si>
     <t>1 кг</t>
   </si>
   <si>
     <t>066765</t>
   </si>
   <si>
     <t>"ГНОМ"   /паперовий міш/</t>
   </si>
   <si>
     <t>066763</t>
   </si>
   <si>
     <t>"ДАЧНИЙ КИЛИМ"  /паперовий міш/</t>
@@ -468,56 +447,65 @@
   <si>
     <t>Трава кормова</t>
   </si>
   <si>
     <t>090338</t>
   </si>
   <si>
     <t>Люцерна / мішок 5 кг/ 190грн/кг</t>
   </si>
   <si>
     <t>Овочі</t>
   </si>
   <si>
     <t>Буряк</t>
   </si>
   <si>
     <t>092687</t>
   </si>
   <si>
     <t>Опольский</t>
   </si>
   <si>
     <t>Гарбуз</t>
   </si>
   <si>
+    <t>088455</t>
+  </si>
+  <si>
+    <t>Арабатський</t>
+  </si>
+  <si>
+    <t>091077</t>
+  </si>
+  <si>
+    <t>0.1 кг</t>
+  </si>
+  <si>
     <t>096343</t>
   </si>
   <si>
-    <t>Арабатський</t>
-[...1 lines deleted...]
-  <si>
     <t>093313</t>
   </si>
   <si>
     <t>Атлант / великоплідний  /</t>
   </si>
   <si>
     <t>081366</t>
   </si>
   <si>
     <t>Ді Провенса</t>
   </si>
   <si>
     <t>083803</t>
   </si>
   <si>
     <t>0.5 кг</t>
   </si>
   <si>
     <t>090603</t>
   </si>
   <si>
     <t>Руж Віф д`Етамп</t>
   </si>
   <si>
     <t>Горох</t>
@@ -531,324 +519,372 @@
   <si>
     <t>1 мішок</t>
   </si>
   <si>
     <t>096105</t>
   </si>
   <si>
     <t>Ранній /мішок 5 кг/</t>
   </si>
   <si>
     <t>083178</t>
   </si>
   <si>
     <t>Фаворіт / цукровий /мішок 5кг /</t>
   </si>
   <si>
     <t>Диня</t>
   </si>
   <si>
     <t>085842</t>
   </si>
   <si>
     <t>Амал</t>
   </si>
   <si>
+    <t>0.95 кг</t>
+  </si>
+  <si>
+    <t>092948</t>
+  </si>
+  <si>
+    <t>Берегиня</t>
+  </si>
+  <si>
+    <t>0.9 кг</t>
+  </si>
+  <si>
     <t>085845</t>
   </si>
   <si>
     <t>Золотиста</t>
   </si>
   <si>
     <t>Кабачок</t>
   </si>
   <si>
-    <t>088874</t>
-[...2 lines deleted...]
-    <t>Блек Бьюті / цукіні темно-зелений /</t>
+    <t>088268</t>
+  </si>
+  <si>
+    <t>Золотинка</t>
+  </si>
+  <si>
+    <t>1.1 кг</t>
+  </si>
+  <si>
+    <t>090614</t>
+  </si>
+  <si>
+    <t>Золотинка / оброблен /</t>
   </si>
   <si>
     <t>086922</t>
   </si>
   <si>
     <t>Німба / світло зелений з чорними смугами /</t>
   </si>
   <si>
-    <t>088852</t>
-[...2 lines deleted...]
-    <t>Президент / цукіні темно- зелений /</t>
+    <t>090808</t>
+  </si>
+  <si>
+    <t>Сепелін</t>
   </si>
   <si>
     <t>088373</t>
   </si>
   <si>
     <t>Скворушка</t>
   </si>
   <si>
     <t>Кавун</t>
   </si>
   <si>
     <t>095405</t>
   </si>
   <si>
     <t>Кримсон Світ</t>
   </si>
   <si>
     <t>096365</t>
   </si>
   <si>
     <t>Цукровий малюк</t>
   </si>
   <si>
     <t>092831</t>
   </si>
   <si>
     <t>Чарльстон Грей</t>
   </si>
   <si>
     <t>0.82 кг</t>
   </si>
   <si>
     <t>Капуста</t>
   </si>
   <si>
-    <t>092703</t>
-[...2 lines deleted...]
-    <t>Брюсельская</t>
+    <t>089992</t>
+  </si>
+  <si>
+    <t>Кольрабі Делікатес білий</t>
+  </si>
+  <si>
+    <t>0.35 кг</t>
+  </si>
+  <si>
+    <t>089991</t>
+  </si>
+  <si>
+    <t>Кольрабі Делікатес синій</t>
+  </si>
+  <si>
+    <t>0.25 кг</t>
+  </si>
+  <si>
+    <t>089975</t>
+  </si>
+  <si>
+    <t>Мізуна зелена</t>
   </si>
   <si>
     <t>0.15 кг</t>
   </si>
   <si>
-    <t>089992</t>
-[...20 lines deleted...]
-    <t>Мізуна зелена</t>
+    <t>095147</t>
+  </si>
+  <si>
+    <t>0.09 кг</t>
   </si>
   <si>
     <t>092704</t>
   </si>
   <si>
     <t>Пекинська</t>
   </si>
   <si>
     <t>0.28 кг</t>
   </si>
   <si>
     <t>089978</t>
   </si>
   <si>
     <t>Савойська</t>
   </si>
   <si>
     <t>0.3 кг</t>
   </si>
   <si>
     <t>089980</t>
   </si>
   <si>
     <t>Слава / середня /</t>
   </si>
   <si>
     <t>093128</t>
   </si>
   <si>
     <t>кольрабі Делікатес Білий</t>
   </si>
   <si>
     <t>0.05 кг</t>
   </si>
   <si>
     <t>Квасоля</t>
   </si>
   <si>
     <t>090415</t>
   </si>
   <si>
     <t>Вігна МЕТРО браун</t>
   </si>
   <si>
     <t>0.2 кг</t>
   </si>
   <si>
+    <t>090384</t>
+  </si>
+  <si>
+    <t>Евріка</t>
+  </si>
+  <si>
+    <t>0.98 кг</t>
+  </si>
+  <si>
     <t>091238</t>
   </si>
   <si>
     <t>Калинка Ніжинська /кущова/</t>
   </si>
   <si>
-    <t>090694</t>
-[...2 lines deleted...]
-    <t>Чорна Черепаха / зернова /</t>
+    <t>093163</t>
+  </si>
+  <si>
+    <t>Рябушка</t>
   </si>
   <si>
     <t>Кріп</t>
   </si>
   <si>
-    <t>096316</t>
-[...2 lines deleted...]
-    <t>Алігатор</t>
+    <t>097211</t>
+  </si>
+  <si>
+    <t>Амброзія</t>
+  </si>
+  <si>
+    <t>0.77 кг</t>
   </si>
   <si>
     <t>095440</t>
   </si>
   <si>
     <t>Грибівський</t>
   </si>
   <si>
+    <t>Морква</t>
+  </si>
+  <si>
+    <t>097445</t>
+  </si>
+  <si>
+    <t>Берлікум</t>
+  </si>
+  <si>
     <t>Огірок</t>
   </si>
   <si>
+    <t>095622</t>
+  </si>
+  <si>
+    <t>Вересневе задоволення</t>
+  </si>
+  <si>
+    <t>0.33 кг</t>
+  </si>
+  <si>
     <t>090992</t>
   </si>
   <si>
     <t>Дарунок осені</t>
   </si>
   <si>
-    <t>090866</t>
-[...4 lines deleted...]
-  <si>
     <t>095097</t>
   </si>
   <si>
     <t>Конкурент</t>
   </si>
   <si>
-    <t>088952</t>
+    <t>090028</t>
   </si>
   <si>
     <t>Льоша F1</t>
   </si>
   <si>
     <t>083713</t>
   </si>
   <si>
     <t>Монастирський</t>
   </si>
   <si>
+    <t>090398</t>
+  </si>
+  <si>
+    <t>Роднічок F1</t>
+  </si>
+  <si>
     <t>095100</t>
   </si>
   <si>
     <t>Фенікс 640</t>
   </si>
   <si>
     <t>095098</t>
   </si>
   <si>
     <t>Фенікс ПЛЮС</t>
   </si>
   <si>
-    <t>Патисон</t>
-[...7 lines deleted...]
-  <si>
     <t>Перець</t>
   </si>
   <si>
     <t>090490</t>
   </si>
   <si>
     <t>Колобок жовтий</t>
   </si>
   <si>
     <t>093075</t>
   </si>
   <si>
     <t>Колобок червоний</t>
   </si>
   <si>
+    <t>094244</t>
+  </si>
+  <si>
+    <t>Марта Полка</t>
+  </si>
+  <si>
+    <t>0.21 кг</t>
+  </si>
+  <si>
     <t>091677</t>
   </si>
   <si>
     <t>Український гіркий</t>
   </si>
   <si>
     <t>0.04 кг</t>
   </si>
   <si>
-    <t>Петрушка</t>
-[...5 lines deleted...]
-    <t>Кучерява</t>
+    <t>Помідор</t>
+  </si>
+  <si>
+    <t>097449</t>
+  </si>
+  <si>
+    <t>Ранній</t>
   </si>
   <si>
     <t>Прянощі</t>
   </si>
   <si>
     <t>091435</t>
   </si>
   <si>
     <t>Базилік Вазонний</t>
   </si>
   <si>
-    <t>0.1 кг</t>
-[...1 lines deleted...]
-  <si>
     <t>090910</t>
   </si>
   <si>
     <t>Базилік Кориця</t>
   </si>
   <si>
-    <t>092720</t>
-[...2 lines deleted...]
-    <t>Фенхель</t>
+    <t>088088</t>
+  </si>
+  <si>
+    <t>Базилік Лімонний</t>
   </si>
   <si>
     <t>Редиска</t>
   </si>
   <si>
     <t>091233</t>
   </si>
   <si>
     <t>Льодова бурулька</t>
   </si>
   <si>
     <t>090915</t>
   </si>
   <si>
     <t>Французький Сніданок</t>
   </si>
   <si>
     <t>Редька</t>
   </si>
   <si>
     <t>091075</t>
   </si>
   <si>
     <t>Дайкон Міновазе</t>
   </si>
@@ -861,56 +897,50 @@
   <si>
     <t>Салат</t>
   </si>
   <si>
     <t>093030</t>
   </si>
   <si>
     <t>Айсберг</t>
   </si>
   <si>
     <t>090032</t>
   </si>
   <si>
     <t>Крес-Салат</t>
   </si>
   <si>
     <t>090289</t>
   </si>
   <si>
     <t>Рукола</t>
   </si>
   <si>
     <t>Томат</t>
   </si>
   <si>
-    <t>090473</t>
-[...4 lines deleted...]
-  <si>
     <t>090499</t>
   </si>
   <si>
     <t>Волгоградський</t>
   </si>
   <si>
     <t>0.06 кг</t>
   </si>
   <si>
     <t>093065</t>
   </si>
   <si>
     <t>Волгоградський 5/95</t>
   </si>
   <si>
     <t>092892</t>
   </si>
   <si>
     <t>Гордість Марини</t>
   </si>
   <si>
     <t>090509</t>
   </si>
   <si>
     <t>Надія Тарасенко</t>
@@ -919,173 +949,179 @@
     <t>075719</t>
   </si>
   <si>
     <t>Поранене серце</t>
   </si>
   <si>
     <t>090527</t>
   </si>
   <si>
     <t>Пухнастий Кабан</t>
   </si>
   <si>
     <t>0.03 кг</t>
   </si>
   <si>
     <t>079013</t>
   </si>
   <si>
     <t>Рим</t>
   </si>
   <si>
     <t>091685</t>
   </si>
   <si>
     <t>Сан Марцано</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.09 кг</t>
   </si>
   <si>
     <t>081221</t>
   </si>
   <si>
     <t>Фаршировочний червоний</t>
   </si>
   <si>
     <t>077759</t>
   </si>
   <si>
     <t>Чесночний</t>
   </si>
   <si>
     <t>088439</t>
   </si>
   <si>
     <t>Ямал</t>
   </si>
   <si>
     <t>Цибуля</t>
   </si>
   <si>
     <t>096375</t>
   </si>
   <si>
     <t>Глобус</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#########0.00"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
+      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="9"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="9"/>
       <color indexed="19"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="8"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="55"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="55"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="8"/>
+      <color indexed="55"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
       <color indexed="19"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -1310,162 +1346,162 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment horizontal="left"/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="13" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="13" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -1528,84 +1564,84 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>495300</xdr:colOff>
+      <xdr:colOff>419100</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1025" name="Рисунок 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E175CF1E-3359-439D-BB13-5299D0041106}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09363E03-95C9-4CA9-8612-58E67AFF6E8C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="28575" y="0"/>
-          <a:ext cx="1771650" cy="895350"/>
+          <a:ext cx="1504950" cy="876300"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
@@ -1892,97 +1928,97 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I139"/>
+  <dimension ref="A1:I142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.5703125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="256" width="10.42578125" customWidth="1"/>
+    <col min="1" max="1" width="19.5" customWidth="1"/>
+    <col min="2" max="2" width="9.1640625" customWidth="1"/>
+    <col min="3" max="3" width="49.5" customWidth="1"/>
+    <col min="4" max="4" width="9.1640625" customWidth="1"/>
+    <col min="5" max="5" width="10.33203125" customWidth="1"/>
+    <col min="6" max="6" width="12.6640625" customWidth="1"/>
+    <col min="7" max="7" width="13.83203125" customWidth="1"/>
+    <col min="8" max="256" width="10.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7" ht="12" x14ac:dyDescent="0.2">
       <c r="C2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" ht="12" x14ac:dyDescent="0.2">
       <c r="C3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:7" ht="15.75" x14ac:dyDescent="0.2">
       <c r="C5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" ht="12" x14ac:dyDescent="0.2">
       <c r="C6" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C7" s="6" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" ht="12" x14ac:dyDescent="0.2">
       <c r="B8" s="7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="34"/>
     </row>
     <row r="11" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="35"/>
       <c r="C11" s="36"/>
     </row>
     <row r="12" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="35"/>
       <c r="C12" s="36"/>
@@ -2070,80 +2106,80 @@
       </c>
       <c r="B24" s="35"/>
       <c r="C24" s="36"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A25" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B25" s="35"/>
       <c r="C25" s="36"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A26" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="35"/>
       <c r="C26" s="36"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="35"/>
       <c r="C27" s="36"/>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A28" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="41"/>
       <c r="C28" s="42"/>
       <c r="D28" s="13"/>
       <c r="E28" s="14" t="s">
         <v>26</v>
       </c>
       <c r="F28" s="15">
-        <f>F31+F41+F66+F71</f>
+        <f>F31+F38+F63+F68</f>
         <v>0</v>
       </c>
       <c r="G28" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="6" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="30" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="12.75" x14ac:dyDescent="0.2">
       <c r="C31" s="17" t="s">
         <v>28</v>
       </c>
       <c r="D31" s="18"/>
       <c r="E31" s="19" t="s">
         <v>29</v>
       </c>
       <c r="F31" s="20">
-        <f>SUM(H34:H39)</f>
+        <f>SUM(H34:H36)</f>
         <v>0</v>
       </c>
       <c r="G31" s="21" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" spans="1:9" ht="24" x14ac:dyDescent="0.2">
       <c r="A33" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="22" t="s">
         <v>32</v>
       </c>
       <c r="D33" s="22" t="s">
         <v>33</v>
       </c>
       <c r="E33" s="22" t="s">
         <v>34</v>
       </c>
       <c r="F33" s="22" t="s">
         <v>35</v>
@@ -2202,2446 +2238,2518 @@
       </c>
       <c r="H35" s="46">
         <f>F35*G35</f>
         <v>0</v>
       </c>
       <c r="I35" s="28">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="24" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="25" t="s">
         <v>46</v>
       </c>
       <c r="C36" s="26" t="s">
         <v>47</v>
       </c>
       <c r="D36" s="25"/>
       <c r="E36" s="25" t="s">
         <v>48</v>
       </c>
       <c r="F36" s="43"/>
       <c r="G36" s="27">
-        <v>3200</v>
+        <v>600</v>
       </c>
       <c r="H36" s="44">
         <f>F36*G36</f>
         <v>0</v>
       </c>
       <c r="I36" s="28">
         <v>1</v>
       </c>
     </row>
-    <row r="37" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B37" s="30" t="s">
+    <row r="37" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:9" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C38" s="17" t="s">
         <v>49</v>
       </c>
-      <c r="C37" s="31" t="s">
+      <c r="D38" s="18"/>
+      <c r="E38" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="F38" s="20">
+        <f>SUM(H41:H61)</f>
+        <v>0</v>
+      </c>
+      <c r="G38" s="21" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:9" ht="24" x14ac:dyDescent="0.2">
+      <c r="A40" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B40" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="C40" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="D40" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E40" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F40" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="G40" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="H40" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="I40" s="23" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="24" t="s">
         <v>50</v>
       </c>
-      <c r="D37" s="30"/>
-      <c r="E37" s="30" t="s">
+      <c r="B41" s="25" t="s">
         <v>51</v>
       </c>
-      <c r="F37" s="45"/>
-[...13 lines deleted...]
-      <c r="B38" s="30" t="s">
+      <c r="C41" s="26" t="s">
         <v>52</v>
       </c>
-      <c r="C38" s="31" t="s">
+      <c r="D41" s="25"/>
+      <c r="E41" s="25" t="s">
         <v>53</v>
       </c>
-      <c r="D38" s="30"/>
-      <c r="E38" s="30" t="s">
+      <c r="F41" s="43"/>
+      <c r="G41" s="27">
+        <v>220</v>
+      </c>
+      <c r="H41" s="44">
+        <f>F41*G41</f>
+        <v>0</v>
+      </c>
+      <c r="I41" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="29"/>
+      <c r="B42" s="30" t="s">
         <v>54</v>
       </c>
-      <c r="F38" s="45"/>
-[...13 lines deleted...]
-      <c r="B39" s="30" t="s">
+      <c r="C42" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="C39" s="31" t="s">
+      <c r="D42" s="30"/>
+      <c r="E42" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="F42" s="45"/>
+      <c r="G42" s="32">
+        <v>220</v>
+      </c>
+      <c r="H42" s="46">
+        <f>F42*G42</f>
+        <v>0</v>
+      </c>
+      <c r="I42" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="29"/>
+      <c r="B43" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="D39" s="30"/>
-[...17 lines deleted...]
-      <c r="C41" s="17" t="s">
+      <c r="C43" s="31" t="s">
         <v>57</v>
       </c>
-      <c r="D41" s="18"/>
-[...38 lines deleted...]
-        <v>38</v>
+      <c r="D43" s="30"/>
+      <c r="E43" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="F43" s="45"/>
+      <c r="G43" s="32">
+        <v>220</v>
+      </c>
+      <c r="H43" s="46">
+        <f>F43*G43</f>
+        <v>0</v>
+      </c>
+      <c r="I43" s="28">
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="24" t="s">
+      <c r="A44" s="29"/>
+      <c r="B44" s="30" t="s">
         <v>58</v>
       </c>
-      <c r="B44" s="25" t="s">
+      <c r="C44" s="31" t="s">
         <v>59</v>
       </c>
-      <c r="C44" s="26" t="s">
-[...10 lines deleted...]
-      <c r="H44" s="44">
+      <c r="D44" s="30"/>
+      <c r="E44" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="F44" s="45"/>
+      <c r="G44" s="32">
+        <v>220</v>
+      </c>
+      <c r="H44" s="46">
         <f>F44*G44</f>
         <v>0</v>
       </c>
       <c r="I44" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="29"/>
       <c r="B45" s="30" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C45" s="31" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D45" s="30"/>
       <c r="E45" s="30" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F45" s="45"/>
       <c r="G45" s="32">
-        <v>190</v>
+        <v>250</v>
       </c>
       <c r="H45" s="46">
         <f>F45*G45</f>
         <v>0</v>
       </c>
       <c r="I45" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="29"/>
       <c r="B46" s="30" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C46" s="31" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D46" s="30"/>
       <c r="E46" s="30" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F46" s="45"/>
       <c r="G46" s="32">
-        <v>190</v>
+        <v>220</v>
       </c>
       <c r="H46" s="46">
         <f>F46*G46</f>
         <v>0</v>
       </c>
       <c r="I46" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="29"/>
       <c r="B47" s="30" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C47" s="31" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D47" s="30"/>
       <c r="E47" s="30" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F47" s="45"/>
       <c r="G47" s="32">
-        <v>190</v>
+        <v>220</v>
       </c>
       <c r="H47" s="46">
         <f>F47*G47</f>
         <v>0</v>
       </c>
       <c r="I47" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="29"/>
       <c r="B48" s="30" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="C48" s="31" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D48" s="30"/>
       <c r="E48" s="30" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F48" s="45"/>
       <c r="G48" s="32">
         <v>220</v>
       </c>
       <c r="H48" s="46">
         <f>F48*G48</f>
         <v>0</v>
       </c>
       <c r="I48" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="29"/>
       <c r="B49" s="30" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C49" s="31" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D49" s="30"/>
       <c r="E49" s="30" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F49" s="45"/>
       <c r="G49" s="32">
-        <v>190</v>
+        <v>220</v>
       </c>
       <c r="H49" s="46">
         <f>F49*G49</f>
         <v>0</v>
       </c>
       <c r="I49" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="29"/>
       <c r="B50" s="30" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C50" s="31" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D50" s="30"/>
       <c r="E50" s="30" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F50" s="45"/>
       <c r="G50" s="32">
-        <v>190</v>
+        <v>220</v>
       </c>
       <c r="H50" s="46">
         <f>F50*G50</f>
         <v>0</v>
       </c>
       <c r="I50" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="29"/>
       <c r="B51" s="30" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C51" s="31" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D51" s="30"/>
       <c r="E51" s="30" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="F51" s="45"/>
       <c r="G51" s="32">
-        <v>190</v>
+        <v>1050</v>
       </c>
       <c r="H51" s="46">
         <f>F51*G51</f>
         <v>0</v>
       </c>
       <c r="I51" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="29"/>
-      <c r="B52" s="30" t="s">
+      <c r="A52" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="B52" s="25" t="s">
         <v>76</v>
       </c>
-      <c r="C52" s="31" t="s">
+      <c r="C52" s="26" t="s">
         <v>77</v>
       </c>
-      <c r="D52" s="30"/>
-[...7 lines deleted...]
-      <c r="H52" s="46">
+      <c r="D52" s="25"/>
+      <c r="E52" s="25" t="s">
+        <v>78</v>
+      </c>
+      <c r="F52" s="43"/>
+      <c r="G52" s="27">
+        <v>230</v>
+      </c>
+      <c r="H52" s="44">
         <f>F52*G52</f>
         <v>0</v>
       </c>
       <c r="I52" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="29"/>
       <c r="B53" s="30" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C53" s="31" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D53" s="30"/>
       <c r="E53" s="30" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="F53" s="45"/>
       <c r="G53" s="32">
-        <v>190</v>
+        <v>230</v>
       </c>
       <c r="H53" s="46">
         <f>F53*G53</f>
         <v>0</v>
       </c>
       <c r="I53" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="29"/>
       <c r="B54" s="30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C54" s="31" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D54" s="30"/>
       <c r="E54" s="30" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="F54" s="45"/>
       <c r="G54" s="32">
-        <v>850</v>
+        <v>230</v>
       </c>
       <c r="H54" s="46">
         <f>F54*G54</f>
         <v>0</v>
       </c>
       <c r="I54" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="24" t="s">
+      <c r="A55" s="29"/>
+      <c r="B55" s="30" t="s">
         <v>83</v>
       </c>
-      <c r="B55" s="25" t="s">
+      <c r="C55" s="31" t="s">
         <v>84</v>
       </c>
-      <c r="C55" s="26" t="s">
-[...10 lines deleted...]
-      <c r="H55" s="44">
+      <c r="D55" s="30"/>
+      <c r="E55" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="F55" s="45"/>
+      <c r="G55" s="32">
+        <v>230</v>
+      </c>
+      <c r="H55" s="46">
         <f>F55*G55</f>
         <v>0</v>
       </c>
       <c r="I55" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="29"/>
       <c r="B56" s="30" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C56" s="31" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D56" s="30"/>
       <c r="E56" s="30" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="F56" s="45"/>
       <c r="G56" s="32">
-        <v>190</v>
+        <v>230</v>
       </c>
       <c r="H56" s="46">
         <f>F56*G56</f>
         <v>0</v>
       </c>
       <c r="I56" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="29"/>
       <c r="B57" s="30" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C57" s="31" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D57" s="30"/>
       <c r="E57" s="30" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="F57" s="45"/>
       <c r="G57" s="32">
-        <v>210</v>
+        <v>230</v>
       </c>
       <c r="H57" s="46">
         <f>F57*G57</f>
         <v>0</v>
       </c>
       <c r="I57" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="29"/>
       <c r="B58" s="30" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C58" s="31" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D58" s="30"/>
       <c r="E58" s="30" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="F58" s="45"/>
       <c r="G58" s="32">
-        <v>190</v>
+        <v>230</v>
       </c>
       <c r="H58" s="46">
         <f>F58*G58</f>
         <v>0</v>
       </c>
       <c r="I58" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="29"/>
       <c r="B59" s="30" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C59" s="31" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D59" s="30"/>
       <c r="E59" s="30" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="F59" s="45"/>
       <c r="G59" s="32">
-        <v>190</v>
+        <v>230</v>
       </c>
       <c r="H59" s="46">
         <f>F59*G59</f>
         <v>0</v>
       </c>
       <c r="I59" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="29"/>
       <c r="B60" s="30" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C60" s="31" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D60" s="30"/>
       <c r="E60" s="30" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="F60" s="45"/>
       <c r="G60" s="32">
-        <v>210</v>
+        <v>230</v>
       </c>
       <c r="H60" s="46">
         <f>F60*G60</f>
         <v>0</v>
       </c>
       <c r="I60" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="29"/>
       <c r="B61" s="30" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C61" s="31" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D61" s="30"/>
       <c r="E61" s="30" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="F61" s="45"/>
       <c r="G61" s="32">
-        <v>190</v>
+        <v>230</v>
       </c>
       <c r="H61" s="46">
         <f>F61*G61</f>
         <v>0</v>
       </c>
       <c r="I61" s="28">
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B62" s="30" t="s">
+    <row r="62" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="1:9" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C63" s="17" t="s">
+        <v>97</v>
+      </c>
+      <c r="D63" s="18"/>
+      <c r="E63" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="F63" s="20">
+        <f>SUM(H66:H66)</f>
+        <v>0</v>
+      </c>
+      <c r="G63" s="21" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" spans="1:9" ht="24" x14ac:dyDescent="0.2">
+      <c r="A65" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B65" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="C65" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="D65" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E65" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F65" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="G65" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="H65" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="I65" s="23" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B66" s="25" t="s">
         <v>99</v>
       </c>
-      <c r="C62" s="31" t="s">
+      <c r="C66" s="26" t="s">
         <v>100</v>
       </c>
-      <c r="D62" s="30"/>
-[...17 lines deleted...]
-      <c r="B63" s="30" t="s">
+      <c r="D66" s="25"/>
+      <c r="E66" s="25" t="s">
+        <v>42</v>
+      </c>
+      <c r="F66" s="43"/>
+      <c r="G66" s="27">
+        <v>950</v>
+      </c>
+      <c r="H66" s="44">
+        <f>F66*G66</f>
+        <v>0</v>
+      </c>
+      <c r="I66" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" spans="1:9" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C68" s="17" t="s">
         <v>101</v>
       </c>
-      <c r="C63" s="31" t="s">
+      <c r="D68" s="18"/>
+      <c r="E68" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="F68" s="20">
+        <f>SUM(H71:H142)</f>
+        <v>0</v>
+      </c>
+      <c r="G68" s="21" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="70" spans="1:9" ht="24" x14ac:dyDescent="0.2">
+      <c r="A70" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="B70" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="C70" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="D70" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E70" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="F70" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="G70" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="H70" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="I70" s="23" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="24" t="s">
         <v>102</v>
       </c>
-      <c r="D63" s="30"/>
-[...17 lines deleted...]
-      <c r="B64" s="30" t="s">
+      <c r="B71" s="25" t="s">
         <v>103</v>
       </c>
-      <c r="C64" s="31" t="s">
+      <c r="C71" s="26" t="s">
         <v>104</v>
       </c>
-      <c r="D64" s="30"/>
-[...17 lines deleted...]
-      <c r="C66" s="17" t="s">
+      <c r="D71" s="25"/>
+      <c r="E71" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="F71" s="43"/>
+      <c r="G71" s="27">
+        <v>250</v>
+      </c>
+      <c r="H71" s="44">
+        <f>F71*G71</f>
+        <v>0</v>
+      </c>
+      <c r="I71" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="24" t="s">
         <v>105</v>
       </c>
-      <c r="D66" s="18"/>
-[...42 lines deleted...]
-      <c r="A69" s="24" t="s">
+      <c r="B72" s="25" t="s">
         <v>106</v>
       </c>
-      <c r="B69" s="25" t="s">
+      <c r="C72" s="26" t="s">
         <v>107</v>
       </c>
-      <c r="C69" s="26" t="s">
+      <c r="D72" s="25"/>
+      <c r="E72" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="F72" s="43"/>
+      <c r="G72" s="27">
+        <v>220</v>
+      </c>
+      <c r="H72" s="44">
+        <f>F72*G72</f>
+        <v>0</v>
+      </c>
+      <c r="I72" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="29"/>
+      <c r="B73" s="30" t="s">
         <v>108</v>
       </c>
-      <c r="D69" s="25"/>
-[...17 lines deleted...]
-      <c r="C71" s="17" t="s">
+      <c r="C73" s="31" t="s">
+        <v>107</v>
+      </c>
+      <c r="D73" s="30"/>
+      <c r="E73" s="30" t="s">
         <v>109</v>
       </c>
-      <c r="D71" s="18"/>
-[...38 lines deleted...]
-        <v>38</v>
+      <c r="F73" s="45"/>
+      <c r="G73" s="32">
+        <v>150</v>
+      </c>
+      <c r="H73" s="46">
+        <f>F73*G73</f>
+        <v>0</v>
+      </c>
+      <c r="I73" s="28">
+        <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="24" t="s">
+      <c r="A74" s="29"/>
+      <c r="B74" s="30" t="s">
         <v>110</v>
       </c>
-      <c r="B74" s="25" t="s">
+      <c r="C74" s="31" t="s">
+        <v>107</v>
+      </c>
+      <c r="D74" s="30"/>
+      <c r="E74" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="F74" s="45"/>
+      <c r="G74" s="32">
+        <v>350</v>
+      </c>
+      <c r="H74" s="46">
+        <f>F74*G74</f>
+        <v>0</v>
+      </c>
+      <c r="I74" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="29"/>
+      <c r="B75" s="30" t="s">
         <v>111</v>
       </c>
-      <c r="C74" s="26" t="s">
+      <c r="C75" s="31" t="s">
         <v>112</v>
       </c>
-      <c r="D74" s="25"/>
-[...33 lines deleted...]
-      <c r="H75" s="44">
+      <c r="D75" s="30"/>
+      <c r="E75" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="F75" s="45"/>
+      <c r="G75" s="32">
+        <v>220</v>
+      </c>
+      <c r="H75" s="46">
         <f>F75*G75</f>
         <v>0</v>
       </c>
       <c r="I75" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="29"/>
       <c r="B76" s="30" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C76" s="31" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="D76" s="30"/>
       <c r="E76" s="30" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F76" s="45"/>
       <c r="G76" s="32">
-        <v>220</v>
+        <v>180</v>
       </c>
       <c r="H76" s="46">
         <f>F76*G76</f>
         <v>0</v>
       </c>
       <c r="I76" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="29"/>
       <c r="B77" s="30" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C77" s="31" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="D77" s="30"/>
       <c r="E77" s="30" t="s">
-        <v>61</v>
+        <v>116</v>
       </c>
       <c r="F77" s="45"/>
       <c r="G77" s="32">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="H77" s="46">
         <f>F77*G77</f>
         <v>0</v>
       </c>
       <c r="I77" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="29"/>
       <c r="B78" s="30" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="C78" s="31" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D78" s="30"/>
       <c r="E78" s="30" t="s">
-        <v>121</v>
+        <v>53</v>
       </c>
       <c r="F78" s="45"/>
       <c r="G78" s="32">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="H78" s="46">
         <f>F78*G78</f>
         <v>0</v>
       </c>
       <c r="I78" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="29"/>
-      <c r="B79" s="30" t="s">
+      <c r="A79" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="B79" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="C79" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="D79" s="25"/>
+      <c r="E79" s="25" t="s">
         <v>122</v>
       </c>
-      <c r="C79" s="31" t="s">
+      <c r="F79" s="43"/>
+      <c r="G79" s="27">
+        <v>375</v>
+      </c>
+      <c r="H79" s="44">
+        <f>F79*G79</f>
+        <v>0</v>
+      </c>
+      <c r="I79" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="29"/>
+      <c r="B80" s="30" t="s">
         <v>123</v>
       </c>
-      <c r="D79" s="30"/>
-[...16 lines deleted...]
-      <c r="A80" s="24" t="s">
+      <c r="C80" s="31" t="s">
         <v>124</v>
       </c>
-      <c r="B80" s="25" t="s">
-[...10 lines deleted...]
-      <c r="G80" s="27">
+      <c r="D80" s="30"/>
+      <c r="E80" s="30" t="s">
+        <v>122</v>
+      </c>
+      <c r="F80" s="45"/>
+      <c r="G80" s="32">
         <v>375</v>
       </c>
-      <c r="H80" s="44">
+      <c r="H80" s="46">
         <f>F80*G80</f>
         <v>0</v>
       </c>
       <c r="I80" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="29"/>
       <c r="B81" s="30" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C81" s="31" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D81" s="30"/>
       <c r="E81" s="30" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="F81" s="45"/>
       <c r="G81" s="32">
         <v>375</v>
       </c>
       <c r="H81" s="46">
         <f>F81*G81</f>
         <v>0</v>
       </c>
       <c r="I81" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="29"/>
-      <c r="B82" s="30" t="s">
+      <c r="A82" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="B82" s="25" t="s">
+        <v>128</v>
+      </c>
+      <c r="C82" s="26" t="s">
+        <v>129</v>
+      </c>
+      <c r="D82" s="25"/>
+      <c r="E82" s="25" t="s">
         <v>130</v>
       </c>
-      <c r="C82" s="31" t="s">
+      <c r="F82" s="43"/>
+      <c r="G82" s="27">
+        <v>500</v>
+      </c>
+      <c r="H82" s="44">
+        <f>F82*G82</f>
+        <v>0</v>
+      </c>
+      <c r="I82" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="29"/>
+      <c r="B83" s="30" t="s">
         <v>131</v>
       </c>
-      <c r="D82" s="30"/>
-[...16 lines deleted...]
-      <c r="A83" s="24" t="s">
+      <c r="C83" s="31" t="s">
         <v>132</v>
       </c>
-      <c r="B83" s="25" t="s">
+      <c r="D83" s="30"/>
+      <c r="E83" s="30" t="s">
         <v>133</v>
       </c>
-      <c r="C83" s="26" t="s">
-[...10 lines deleted...]
-      <c r="H83" s="44">
+      <c r="F83" s="45"/>
+      <c r="G83" s="32">
+        <v>700</v>
+      </c>
+      <c r="H83" s="46">
         <f>F83*G83</f>
         <v>0</v>
       </c>
       <c r="I83" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="29"/>
       <c r="B84" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="C84" s="31" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="D84" s="30"/>
       <c r="E84" s="30" t="s">
-        <v>61</v>
+        <v>133</v>
       </c>
       <c r="F84" s="45"/>
       <c r="G84" s="32">
-        <v>300</v>
+        <v>600</v>
       </c>
       <c r="H84" s="46">
         <f>F84*G84</f>
         <v>0</v>
       </c>
       <c r="I84" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="B85" s="25" t="s">
         <v>137</v>
       </c>
-      <c r="B85" s="25" t="s">
+      <c r="C85" s="26" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="D85" s="25"/>
       <c r="E85" s="25" t="s">
-        <v>61</v>
+        <v>139</v>
       </c>
       <c r="F85" s="43"/>
       <c r="G85" s="27">
         <v>190</v>
       </c>
       <c r="H85" s="44">
         <f>F85*G85</f>
         <v>0</v>
       </c>
       <c r="I85" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="29"/>
       <c r="B86" s="30" t="s">
         <v>140</v>
       </c>
       <c r="C86" s="31" t="s">
         <v>141</v>
       </c>
       <c r="D86" s="30"/>
       <c r="E86" s="30" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F86" s="45"/>
       <c r="G86" s="32">
-        <v>100</v>
+        <v>190</v>
       </c>
       <c r="H86" s="46">
         <f>F86*G86</f>
         <v>0</v>
       </c>
       <c r="I86" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="29"/>
       <c r="B87" s="30" t="s">
         <v>142</v>
       </c>
       <c r="C87" s="31" t="s">
         <v>143</v>
       </c>
       <c r="D87" s="30"/>
       <c r="E87" s="30" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F87" s="45"/>
       <c r="G87" s="32">
         <v>100</v>
       </c>
       <c r="H87" s="46">
         <f>F87*G87</f>
         <v>0</v>
       </c>
       <c r="I87" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="29"/>
       <c r="B88" s="30" t="s">
         <v>144</v>
       </c>
       <c r="C88" s="31" t="s">
         <v>145</v>
       </c>
       <c r="D88" s="30"/>
       <c r="E88" s="30" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F88" s="45"/>
       <c r="G88" s="32">
-        <v>150</v>
+        <v>190</v>
       </c>
       <c r="H88" s="46">
         <f>F88*G88</f>
         <v>0</v>
       </c>
       <c r="I88" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="24" t="s">
+      <c r="A89" s="29"/>
+      <c r="B89" s="30" t="s">
         <v>146</v>
       </c>
-      <c r="B89" s="25" t="s">
+      <c r="C89" s="31" t="s">
         <v>147</v>
       </c>
-      <c r="C89" s="26" t="s">
+      <c r="D89" s="30"/>
+      <c r="E89" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="F89" s="45"/>
+      <c r="G89" s="32">
+        <v>150</v>
+      </c>
+      <c r="H89" s="46">
+        <f>F89*G89</f>
+        <v>0</v>
+      </c>
+      <c r="I89" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="24" t="s">
         <v>148</v>
       </c>
-      <c r="D89" s="25"/>
-[...4 lines deleted...]
-      <c r="G89" s="27">
+      <c r="B90" s="25" t="s">
+        <v>149</v>
+      </c>
+      <c r="C90" s="26" t="s">
+        <v>150</v>
+      </c>
+      <c r="D90" s="25"/>
+      <c r="E90" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="F90" s="43"/>
+      <c r="G90" s="27">
         <v>900</v>
       </c>
-      <c r="H89" s="44">
-[...23 lines deleted...]
-      <c r="H90" s="46">
+      <c r="H90" s="44">
         <f>F90*G90</f>
         <v>0</v>
       </c>
       <c r="I90" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="29"/>
       <c r="B91" s="30" t="s">
         <v>151</v>
       </c>
       <c r="C91" s="31" t="s">
         <v>152</v>
       </c>
       <c r="D91" s="30"/>
       <c r="E91" s="30" t="s">
-        <v>153</v>
+        <v>53</v>
       </c>
       <c r="F91" s="45"/>
       <c r="G91" s="32">
-        <v>850</v>
+        <v>900</v>
       </c>
       <c r="H91" s="46">
         <f>F91*G91</f>
         <v>0</v>
       </c>
       <c r="I91" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A92" s="24" t="s">
+      <c r="A92" s="29"/>
+      <c r="B92" s="30" t="s">
+        <v>153</v>
+      </c>
+      <c r="C92" s="31" t="s">
         <v>154</v>
       </c>
-      <c r="B92" s="25" t="s">
+      <c r="D92" s="30"/>
+      <c r="E92" s="30" t="s">
         <v>155</v>
       </c>
-      <c r="C92" s="26" t="s">
+      <c r="F92" s="45"/>
+      <c r="G92" s="32">
+        <v>850</v>
+      </c>
+      <c r="H92" s="46">
+        <f>F92*G92</f>
+        <v>0</v>
+      </c>
+      <c r="I92" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="24" t="s">
         <v>156</v>
       </c>
-      <c r="D92" s="25"/>
-      <c r="E92" s="25" t="s">
+      <c r="B93" s="25" t="s">
         <v>157</v>
       </c>
-      <c r="F92" s="43"/>
-      <c r="G92" s="27">
+      <c r="C93" s="26" t="s">
+        <v>158</v>
+      </c>
+      <c r="D93" s="25"/>
+      <c r="E93" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="F93" s="43"/>
+      <c r="G93" s="27">
         <v>800</v>
       </c>
-      <c r="H92" s="44">
-[...23 lines deleted...]
-      <c r="H93" s="46">
+      <c r="H93" s="44">
         <f>F93*G93</f>
         <v>0</v>
       </c>
       <c r="I93" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="29"/>
       <c r="B94" s="30" t="s">
+        <v>160</v>
+      </c>
+      <c r="C94" s="31" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="D94" s="30"/>
       <c r="E94" s="30" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="F94" s="45"/>
       <c r="G94" s="32">
         <v>800</v>
       </c>
       <c r="H94" s="46">
         <f>F94*G94</f>
         <v>0</v>
       </c>
       <c r="I94" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="29"/>
       <c r="B95" s="30" t="s">
+        <v>163</v>
+      </c>
+      <c r="C95" s="31" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="D95" s="30"/>
       <c r="E95" s="30" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="F95" s="45"/>
       <c r="G95" s="32">
         <v>700</v>
       </c>
       <c r="H95" s="46">
         <f>F95*G95</f>
         <v>0</v>
       </c>
       <c r="I95" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="29"/>
       <c r="B96" s="30" t="s">
         <v>166</v>
       </c>
       <c r="C96" s="31" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="D96" s="30"/>
       <c r="E96" s="30" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F96" s="45"/>
       <c r="G96" s="32">
-        <v>600</v>
+        <v>500</v>
       </c>
       <c r="H96" s="46">
         <f>F96*G96</f>
         <v>0</v>
       </c>
       <c r="I96" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="29"/>
       <c r="B97" s="30" t="s">
+        <v>168</v>
+      </c>
+      <c r="C97" s="31" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="D97" s="30"/>
       <c r="E97" s="30" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="F97" s="45"/>
       <c r="G97" s="32">
-        <v>850</v>
+        <v>600</v>
       </c>
       <c r="H97" s="46">
         <f>F97*G97</f>
         <v>0</v>
       </c>
       <c r="I97" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="29"/>
       <c r="B98" s="30" t="s">
+        <v>171</v>
+      </c>
+      <c r="C98" s="31" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="D98" s="30"/>
       <c r="E98" s="30" t="s">
-        <v>121</v>
+        <v>173</v>
       </c>
       <c r="F98" s="45"/>
       <c r="G98" s="32">
-        <v>700</v>
+        <v>850</v>
       </c>
       <c r="H98" s="46">
         <f>F98*G98</f>
         <v>0</v>
       </c>
       <c r="I98" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="29"/>
       <c r="B99" s="30" t="s">
         <v>174</v>
       </c>
       <c r="C99" s="31" t="s">
         <v>175</v>
       </c>
       <c r="D99" s="30"/>
       <c r="E99" s="30" t="s">
-        <v>176</v>
+        <v>116</v>
       </c>
       <c r="F99" s="45"/>
       <c r="G99" s="32">
-        <v>500</v>
+        <v>700</v>
       </c>
       <c r="H99" s="46">
         <f>F99*G99</f>
         <v>0</v>
       </c>
       <c r="I99" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A100" s="24" t="s">
+      <c r="A100" s="29"/>
+      <c r="B100" s="30" t="s">
+        <v>176</v>
+      </c>
+      <c r="C100" s="31" t="s">
         <v>177</v>
       </c>
-      <c r="B100" s="25" t="s">
+      <c r="D100" s="30"/>
+      <c r="E100" s="30" t="s">
         <v>178</v>
       </c>
-      <c r="C100" s="26" t="s">
+      <c r="F100" s="45"/>
+      <c r="G100" s="32">
+        <v>500</v>
+      </c>
+      <c r="H100" s="46">
+        <f>F100*G100</f>
+        <v>0</v>
+      </c>
+      <c r="I100" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="24" t="s">
         <v>179</v>
       </c>
-      <c r="D100" s="25"/>
-      <c r="E100" s="25" t="s">
+      <c r="B101" s="25" t="s">
         <v>180</v>
       </c>
-      <c r="F100" s="43"/>
-      <c r="G100" s="27">
+      <c r="C101" s="26" t="s">
+        <v>181</v>
+      </c>
+      <c r="D101" s="25"/>
+      <c r="E101" s="25" t="s">
+        <v>182</v>
+      </c>
+      <c r="F101" s="43"/>
+      <c r="G101" s="27">
         <v>150</v>
       </c>
-      <c r="H100" s="44">
-[...23 lines deleted...]
-      <c r="H101" s="46">
+      <c r="H101" s="44">
         <f>F101*G101</f>
         <v>0</v>
       </c>
       <c r="I101" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="29"/>
       <c r="B102" s="30" t="s">
         <v>183</v>
       </c>
       <c r="C102" s="31" t="s">
         <v>184</v>
       </c>
       <c r="D102" s="30"/>
       <c r="E102" s="30" t="s">
-        <v>61</v>
+        <v>185</v>
       </c>
       <c r="F102" s="45"/>
       <c r="G102" s="32">
-        <v>200</v>
+        <v>165</v>
       </c>
       <c r="H102" s="46">
         <f>F102*G102</f>
         <v>0</v>
       </c>
       <c r="I102" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A103" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B103" s="25" t="s">
+      <c r="A103" s="29"/>
+      <c r="B103" s="30" t="s">
         <v>186</v>
       </c>
-      <c r="C103" s="26" t="s">
+      <c r="C103" s="31" t="s">
         <v>187</v>
       </c>
-      <c r="D103" s="25"/>
-[...7 lines deleted...]
-      <c r="H103" s="44">
+      <c r="D103" s="30"/>
+      <c r="E103" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="F103" s="45"/>
+      <c r="G103" s="32">
+        <v>175</v>
+      </c>
+      <c r="H103" s="46">
         <f>F103*G103</f>
         <v>0</v>
       </c>
       <c r="I103" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="29"/>
       <c r="B104" s="30" t="s">
         <v>188</v>
       </c>
       <c r="C104" s="31" t="s">
         <v>189</v>
       </c>
       <c r="D104" s="30"/>
       <c r="E104" s="30" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F104" s="45"/>
       <c r="G104" s="32">
-        <v>110</v>
+        <v>150</v>
       </c>
       <c r="H104" s="46">
         <f>F104*G104</f>
         <v>0</v>
       </c>
       <c r="I104" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="24" t="s">
         <v>190</v>
       </c>
       <c r="B105" s="25" t="s">
         <v>191</v>
       </c>
       <c r="C105" s="26" t="s">
         <v>192</v>
       </c>
       <c r="D105" s="25"/>
       <c r="E105" s="25" t="s">
-        <v>61</v>
+        <v>193</v>
       </c>
       <c r="F105" s="43"/>
       <c r="G105" s="27">
-        <v>800</v>
+        <v>90</v>
       </c>
       <c r="H105" s="44">
         <f>F105*G105</f>
         <v>0</v>
       </c>
       <c r="I105" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="29"/>
       <c r="B106" s="30" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C106" s="31" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D106" s="30"/>
       <c r="E106" s="30" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F106" s="45"/>
       <c r="G106" s="32">
-        <v>800</v>
+        <v>110</v>
       </c>
       <c r="H106" s="46">
         <f>F106*G106</f>
         <v>0</v>
       </c>
       <c r="I106" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A107" s="29"/>
-[...3 lines deleted...]
-      <c r="C107" s="31" t="s">
+      <c r="A107" s="24" t="s">
         <v>196</v>
       </c>
-      <c r="D107" s="30"/>
-[...7 lines deleted...]
-      <c r="H107" s="46">
+      <c r="B107" s="25" t="s">
+        <v>197</v>
+      </c>
+      <c r="C107" s="26" t="s">
+        <v>198</v>
+      </c>
+      <c r="D107" s="25"/>
+      <c r="E107" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="F107" s="43"/>
+      <c r="G107" s="27">
+        <v>510</v>
+      </c>
+      <c r="H107" s="44">
         <f>F107*G107</f>
         <v>0</v>
       </c>
       <c r="I107" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="29"/>
-[...14 lines deleted...]
-      <c r="H108" s="46">
+      <c r="A108" s="24" t="s">
+        <v>199</v>
+      </c>
+      <c r="B108" s="25" t="s">
+        <v>200</v>
+      </c>
+      <c r="C108" s="26" t="s">
+        <v>201</v>
+      </c>
+      <c r="D108" s="25"/>
+      <c r="E108" s="25" t="s">
+        <v>202</v>
+      </c>
+      <c r="F108" s="43"/>
+      <c r="G108" s="27">
+        <v>800</v>
+      </c>
+      <c r="H108" s="44">
         <f>F108*G108</f>
         <v>0</v>
       </c>
       <c r="I108" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A109" s="29"/>
       <c r="B109" s="30" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C109" s="31" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="D109" s="30"/>
       <c r="E109" s="30" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F109" s="45"/>
       <c r="G109" s="32">
-        <v>600</v>
+        <v>800</v>
       </c>
       <c r="H109" s="46">
         <f>F109*G109</f>
         <v>0</v>
       </c>
       <c r="I109" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="29"/>
       <c r="B110" s="30" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C110" s="31" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D110" s="30"/>
       <c r="E110" s="30" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="F110" s="45"/>
       <c r="G110" s="32">
-        <v>800</v>
+        <v>700</v>
       </c>
       <c r="H110" s="46">
         <f>F110*G110</f>
         <v>0</v>
       </c>
       <c r="I110" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="29"/>
       <c r="B111" s="30" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C111" s="31" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="D111" s="30"/>
       <c r="E111" s="30" t="s">
-        <v>61</v>
+        <v>182</v>
       </c>
       <c r="F111" s="45"/>
       <c r="G111" s="32">
-        <v>800</v>
+        <v>1500</v>
       </c>
       <c r="H111" s="46">
         <f>F111*G111</f>
         <v>0</v>
       </c>
       <c r="I111" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A112" s="24" t="s">
-[...16 lines deleted...]
-      <c r="H112" s="44">
+      <c r="A112" s="29"/>
+      <c r="B112" s="30" t="s">
+        <v>209</v>
+      </c>
+      <c r="C112" s="31" t="s">
+        <v>210</v>
+      </c>
+      <c r="D112" s="30"/>
+      <c r="E112" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="F112" s="45"/>
+      <c r="G112" s="32">
+        <v>600</v>
+      </c>
+      <c r="H112" s="46">
         <f>F112*G112</f>
         <v>0</v>
       </c>
       <c r="I112" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A113" s="24" t="s">
-[...16 lines deleted...]
-      <c r="H113" s="44">
+      <c r="A113" s="29"/>
+      <c r="B113" s="30" t="s">
+        <v>211</v>
+      </c>
+      <c r="C113" s="31" t="s">
+        <v>212</v>
+      </c>
+      <c r="D113" s="30"/>
+      <c r="E113" s="30" t="s">
+        <v>182</v>
+      </c>
+      <c r="F113" s="45"/>
+      <c r="G113" s="32">
+        <v>1500</v>
+      </c>
+      <c r="H113" s="46">
         <f>F113*G113</f>
         <v>0</v>
       </c>
       <c r="I113" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="29"/>
       <c r="B114" s="30" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C114" s="31" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D114" s="30"/>
       <c r="E114" s="30" t="s">
-        <v>163</v>
+        <v>116</v>
       </c>
       <c r="F114" s="45"/>
       <c r="G114" s="32">
-        <v>3300</v>
+        <v>800</v>
       </c>
       <c r="H114" s="46">
         <f>F114*G114</f>
         <v>0</v>
       </c>
       <c r="I114" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="29"/>
       <c r="B115" s="30" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="C115" s="31" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="D115" s="30"/>
       <c r="E115" s="30" t="s">
-        <v>215</v>
+        <v>53</v>
       </c>
       <c r="F115" s="45"/>
       <c r="G115" s="32">
-        <v>3700</v>
+        <v>800</v>
       </c>
       <c r="H115" s="46">
         <f>F115*G115</f>
         <v>0</v>
       </c>
       <c r="I115" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A116" s="24" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B116" s="25" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C116" s="26" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D116" s="25"/>
       <c r="E116" s="25" t="s">
-        <v>61</v>
+        <v>162</v>
       </c>
       <c r="F116" s="43"/>
       <c r="G116" s="27">
-        <v>250</v>
+        <v>2800</v>
       </c>
       <c r="H116" s="44">
         <f>F116*G116</f>
         <v>0</v>
       </c>
       <c r="I116" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A117" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B117" s="25" t="s">
+      <c r="A117" s="29"/>
+      <c r="B117" s="30" t="s">
         <v>220</v>
       </c>
-      <c r="C117" s="26" t="s">
+      <c r="C117" s="31" t="s">
         <v>221</v>
       </c>
-      <c r="D117" s="25"/>
-[...7 lines deleted...]
-      <c r="H117" s="44">
+      <c r="D117" s="30"/>
+      <c r="E117" s="30" t="s">
+        <v>162</v>
+      </c>
+      <c r="F117" s="45"/>
+      <c r="G117" s="32">
+        <v>3300</v>
+      </c>
+      <c r="H117" s="46">
         <f>F117*G117</f>
         <v>0</v>
       </c>
       <c r="I117" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="29"/>
       <c r="B118" s="30" t="s">
+        <v>222</v>
+      </c>
+      <c r="C118" s="31" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="D118" s="30"/>
       <c r="E118" s="30" t="s">
-        <v>163</v>
+        <v>224</v>
       </c>
       <c r="F118" s="45"/>
       <c r="G118" s="32">
-        <v>800</v>
+        <v>1500</v>
       </c>
       <c r="H118" s="46">
         <f>F118*G118</f>
         <v>0</v>
       </c>
       <c r="I118" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="29"/>
       <c r="B119" s="30" t="s">
         <v>225</v>
       </c>
       <c r="C119" s="31" t="s">
         <v>226</v>
       </c>
       <c r="D119" s="30"/>
       <c r="E119" s="30" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="F119" s="45"/>
       <c r="G119" s="32">
-        <v>1100</v>
+        <v>3700</v>
       </c>
       <c r="H119" s="46">
         <f>F119*G119</f>
         <v>0</v>
       </c>
       <c r="I119" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="24" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B120" s="25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C120" s="26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D120" s="25"/>
       <c r="E120" s="25" t="s">
-        <v>61</v>
+        <v>109</v>
       </c>
       <c r="F120" s="43"/>
       <c r="G120" s="27">
-        <v>190</v>
+        <v>1500</v>
       </c>
       <c r="H120" s="44">
         <f>F120*G120</f>
         <v>0</v>
       </c>
       <c r="I120" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A121" s="29"/>
-[...3 lines deleted...]
-      <c r="C121" s="31" t="s">
+      <c r="A121" s="24" t="s">
         <v>231</v>
       </c>
-      <c r="D121" s="30"/>
-[...7 lines deleted...]
-      <c r="H121" s="46">
+      <c r="B121" s="25" t="s">
+        <v>232</v>
+      </c>
+      <c r="C121" s="26" t="s">
+        <v>233</v>
+      </c>
+      <c r="D121" s="25"/>
+      <c r="E121" s="25" t="s">
+        <v>109</v>
+      </c>
+      <c r="F121" s="43"/>
+      <c r="G121" s="27">
+        <v>800</v>
+      </c>
+      <c r="H121" s="44">
         <f>F121*G121</f>
         <v>0</v>
       </c>
       <c r="I121" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A122" s="24" t="s">
-[...5 lines deleted...]
-      <c r="C122" s="26" t="s">
+      <c r="A122" s="29"/>
+      <c r="B122" s="30" t="s">
         <v>234</v>
       </c>
-      <c r="D122" s="25"/>
-[...7 lines deleted...]
-      <c r="H122" s="44">
+      <c r="C122" s="31" t="s">
+        <v>235</v>
+      </c>
+      <c r="D122" s="30"/>
+      <c r="E122" s="30" t="s">
+        <v>162</v>
+      </c>
+      <c r="F122" s="45"/>
+      <c r="G122" s="32">
+        <v>800</v>
+      </c>
+      <c r="H122" s="46">
         <f>F122*G122</f>
         <v>0</v>
       </c>
       <c r="I122" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="29"/>
       <c r="B123" s="30" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C123" s="31" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D123" s="30"/>
       <c r="E123" s="30" t="s">
-        <v>61</v>
+        <v>162</v>
       </c>
       <c r="F123" s="45"/>
       <c r="G123" s="32">
-        <v>440</v>
+        <v>1000</v>
       </c>
       <c r="H123" s="46">
         <f>F123*G123</f>
         <v>0</v>
       </c>
       <c r="I123" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A124" s="24" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B124" s="25" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C124" s="26" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D124" s="25"/>
       <c r="E124" s="25" t="s">
-        <v>121</v>
+        <v>53</v>
       </c>
       <c r="F124" s="43"/>
       <c r="G124" s="27">
-        <v>1000</v>
+        <v>190</v>
       </c>
       <c r="H124" s="44">
         <f>F124*G124</f>
         <v>0</v>
       </c>
       <c r="I124" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A125" s="29"/>
       <c r="B125" s="30" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C125" s="31" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="D125" s="30"/>
       <c r="E125" s="30" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F125" s="45"/>
       <c r="G125" s="32">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="H125" s="46">
         <f>F125*G125</f>
         <v>0</v>
       </c>
       <c r="I125" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A126" s="29"/>
-[...3 lines deleted...]
-      <c r="C126" s="31" t="s">
+      <c r="A126" s="24" t="s">
         <v>243</v>
       </c>
-      <c r="D126" s="30"/>
-[...7 lines deleted...]
-      <c r="H126" s="46">
+      <c r="B126" s="25" t="s">
+        <v>244</v>
+      </c>
+      <c r="C126" s="26" t="s">
+        <v>245</v>
+      </c>
+      <c r="D126" s="25"/>
+      <c r="E126" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="F126" s="43"/>
+      <c r="G126" s="27">
+        <v>150</v>
+      </c>
+      <c r="H126" s="44">
         <f>F126*G126</f>
         <v>0</v>
       </c>
       <c r="I126" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A127" s="24" t="s">
-[...5 lines deleted...]
-      <c r="C127" s="26" t="s">
+      <c r="A127" s="29"/>
+      <c r="B127" s="30" t="s">
         <v>246</v>
       </c>
-      <c r="D127" s="25"/>
-[...7 lines deleted...]
-      <c r="H127" s="44">
+      <c r="C127" s="31" t="s">
+        <v>247</v>
+      </c>
+      <c r="D127" s="30"/>
+      <c r="E127" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="F127" s="45"/>
+      <c r="G127" s="32">
+        <v>440</v>
+      </c>
+      <c r="H127" s="46">
         <f>F127*G127</f>
         <v>0</v>
       </c>
       <c r="I127" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A128" s="29"/>
-[...3 lines deleted...]
-      <c r="C128" s="31" t="s">
+      <c r="A128" s="24" t="s">
         <v>248</v>
       </c>
-      <c r="D128" s="30"/>
-      <c r="E128" s="30" t="s">
+      <c r="B128" s="25" t="s">
         <v>249</v>
       </c>
-      <c r="F128" s="45"/>
-[...3 lines deleted...]
-      <c r="H128" s="46">
+      <c r="C128" s="26" t="s">
+        <v>250</v>
+      </c>
+      <c r="D128" s="25"/>
+      <c r="E128" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="F128" s="43"/>
+      <c r="G128" s="27">
+        <v>1000</v>
+      </c>
+      <c r="H128" s="44">
         <f>F128*G128</f>
         <v>0</v>
       </c>
       <c r="I128" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="29"/>
       <c r="B129" s="30" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C129" s="31" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="D129" s="30"/>
       <c r="E129" s="30" t="s">
-        <v>121</v>
+        <v>53</v>
       </c>
       <c r="F129" s="45"/>
       <c r="G129" s="32">
-        <v>2700</v>
+        <v>200</v>
       </c>
       <c r="H129" s="46">
         <f>F129*G129</f>
         <v>0</v>
       </c>
       <c r="I129" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A130" s="29"/>
       <c r="B130" s="30" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C130" s="31" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D130" s="30"/>
       <c r="E130" s="30" t="s">
-        <v>249</v>
+        <v>53</v>
       </c>
       <c r="F130" s="45"/>
       <c r="G130" s="32">
-        <v>3900</v>
+        <v>120</v>
       </c>
       <c r="H130" s="46">
         <f>F130*G130</f>
         <v>0</v>
       </c>
       <c r="I130" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A131" s="29"/>
-[...3 lines deleted...]
-      <c r="C131" s="31" t="s">
+      <c r="A131" s="24" t="s">
         <v>255</v>
       </c>
-      <c r="D131" s="30"/>
-[...7 lines deleted...]
-      <c r="H131" s="46">
+      <c r="B131" s="25" t="s">
+        <v>256</v>
+      </c>
+      <c r="C131" s="26" t="s">
+        <v>257</v>
+      </c>
+      <c r="D131" s="25"/>
+      <c r="E131" s="25" t="s">
+        <v>258</v>
+      </c>
+      <c r="F131" s="43"/>
+      <c r="G131" s="27">
+        <v>2200</v>
+      </c>
+      <c r="H131" s="44">
         <f>F131*G131</f>
         <v>0</v>
       </c>
       <c r="I131" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A132" s="29"/>
       <c r="B132" s="30" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="C132" s="31" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="D132" s="30"/>
       <c r="E132" s="30" t="s">
-        <v>249</v>
+        <v>116</v>
       </c>
       <c r="F132" s="45"/>
       <c r="G132" s="32">
-        <v>1500</v>
+        <v>2700</v>
       </c>
       <c r="H132" s="46">
         <f>F132*G132</f>
         <v>0</v>
       </c>
       <c r="I132" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="29"/>
       <c r="B133" s="30" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C133" s="31" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D133" s="30"/>
       <c r="E133" s="30" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="F133" s="45"/>
       <c r="G133" s="32">
-        <v>4500</v>
+        <v>3900</v>
       </c>
       <c r="H133" s="46">
         <f>F133*G133</f>
         <v>0</v>
       </c>
       <c r="I133" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="29"/>
       <c r="B134" s="30" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="C134" s="31" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="D134" s="30"/>
       <c r="E134" s="30" t="s">
-        <v>176</v>
+        <v>109</v>
       </c>
       <c r="F134" s="45"/>
       <c r="G134" s="32">
-        <v>1500</v>
+        <v>3500</v>
       </c>
       <c r="H134" s="46">
         <f>F134*G134</f>
         <v>0</v>
       </c>
       <c r="I134" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="29"/>
       <c r="B135" s="30" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C135" s="31" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D135" s="30"/>
       <c r="E135" s="30" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="F135" s="45"/>
       <c r="G135" s="32">
-        <v>4500</v>
+        <v>1500</v>
       </c>
       <c r="H135" s="46">
         <f>F135*G135</f>
         <v>0</v>
       </c>
       <c r="I135" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="29"/>
       <c r="B136" s="30" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C136" s="31" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D136" s="30"/>
       <c r="E136" s="30" t="s">
-        <v>222</v>
+        <v>269</v>
       </c>
       <c r="F136" s="45"/>
       <c r="G136" s="32">
-        <v>1500</v>
+        <v>4500</v>
       </c>
       <c r="H136" s="46">
         <f>F136*G136</f>
         <v>0</v>
       </c>
       <c r="I136" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="29"/>
       <c r="B137" s="30" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C137" s="31" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D137" s="30"/>
       <c r="E137" s="30" t="s">
-        <v>222</v>
+        <v>178</v>
       </c>
       <c r="F137" s="45"/>
       <c r="G137" s="32">
         <v>1500</v>
       </c>
       <c r="H137" s="46">
         <f>F137*G137</f>
         <v>0</v>
       </c>
       <c r="I137" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="29"/>
       <c r="B138" s="30" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="C138" s="31" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="D138" s="30"/>
       <c r="E138" s="30" t="s">
-        <v>222</v>
+        <v>167</v>
       </c>
       <c r="F138" s="45"/>
       <c r="G138" s="32">
-        <v>1700</v>
+        <v>4500</v>
       </c>
       <c r="H138" s="46">
         <f>F138*G138</f>
         <v>0</v>
       </c>
       <c r="I138" s="28">
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A139" s="24" t="s">
-[...5 lines deleted...]
-      <c r="C139" s="26" t="s">
+      <c r="A139" s="29"/>
+      <c r="B139" s="30" t="s">
         <v>274</v>
       </c>
-      <c r="D139" s="25"/>
-[...4 lines deleted...]
-      <c r="G139" s="27">
+      <c r="C139" s="31" t="s">
+        <v>275</v>
+      </c>
+      <c r="D139" s="30"/>
+      <c r="E139" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="F139" s="45"/>
+      <c r="G139" s="32">
+        <v>1500</v>
+      </c>
+      <c r="H139" s="46">
+        <f>F139*G139</f>
+        <v>0</v>
+      </c>
+      <c r="I139" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="29"/>
+      <c r="B140" s="30" t="s">
+        <v>276</v>
+      </c>
+      <c r="C140" s="31" t="s">
+        <v>277</v>
+      </c>
+      <c r="D140" s="30"/>
+      <c r="E140" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="F140" s="45"/>
+      <c r="G140" s="32">
+        <v>1500</v>
+      </c>
+      <c r="H140" s="46">
+        <f>F140*G140</f>
+        <v>0</v>
+      </c>
+      <c r="I140" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="29"/>
+      <c r="B141" s="30" t="s">
+        <v>278</v>
+      </c>
+      <c r="C141" s="31" t="s">
+        <v>279</v>
+      </c>
+      <c r="D141" s="30"/>
+      <c r="E141" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="F141" s="45"/>
+      <c r="G141" s="32">
+        <v>1700</v>
+      </c>
+      <c r="H141" s="46">
+        <f>F141*G141</f>
+        <v>0</v>
+      </c>
+      <c r="I141" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="24" t="s">
+        <v>280</v>
+      </c>
+      <c r="B142" s="25" t="s">
+        <v>281</v>
+      </c>
+      <c r="C142" s="26" t="s">
+        <v>282</v>
+      </c>
+      <c r="D142" s="25"/>
+      <c r="E142" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="F142" s="43"/>
+      <c r="G142" s="27">
         <v>1100</v>
       </c>
-      <c r="H139" s="44">
-[...3 lines deleted...]
-      <c r="I139" s="28">
+      <c r="H142" s="44">
+        <f>F142*G142</f>
+        <v>0</v>
+      </c>
+      <c r="I142" s="28">
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="aE1kyeRtdi15chEAGtX6yMlQuv48HsfAIb/0ThZIwp3iyunUuqD3KD2T/x3Moy3AADOsy13fKqCEQ5Z7a2Nw7Q==" saltValue="bYMN10ybBmJw/3+gKA39eA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="A8N6J+GhEHIcDLfMNDHg64Hsink9RmAqETrjhucfmUQ/XAREWXfSIFpqGjPe2QAVpAbmxwd/V/qRb9XHHtubXg==" saltValue="eP1FjUX56Tuly0bQJlRkHA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>tekuchenkon</dc:creator>
+  <dc:creator>lozovalena</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>